--- v0 (2026-07-17)
+++ v1 (2026-08-31)
@@ -12,92 +12,1112 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
   <si>
     <t>Kode Ref</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
     <t>NPWP/KTP</t>
   </si>
   <si>
+    <t>028_JKM.2026.VII.CLU2932</t>
+  </si>
+  <si>
+    <t>CHAERU SUSANTO</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
     <t>Bank</t>
   </si>
   <si>
     <t>Jenis Produk</t>
   </si>
   <si>
     <t>TGL Real</t>
   </si>
   <si>
     <t>TGL J.Tempo</t>
   </si>
   <si>
     <t>Plafon</t>
   </si>
   <si>
     <t>Baki Debet</t>
   </si>
   <si>
     <t>Kol Tinggi</t>
   </si>
   <si>
     <t>Kol Di Akhir</t>
   </si>
   <si>
     <t>Ket Kol</t>
   </si>
   <si>
     <t>Ket Fasilitas</t>
+  </si>
+  <si>
+    <t>PT Bank Maybank Indonesia Tbk d/h Bank Internasional Indonesia</t>
+  </si>
+  <si>
+    <t>Kredit atau Pembiayaan kepada Pihak Ketiga Melalui Lembaga Lain Secara Channeling</t>
+  </si>
+  <si>
+    <t>30-07-2018</t>
+  </si>
+  <si>
+    <t>04-07-2020</t>
+  </si>
+  <si>
+    <t>Lancar</t>
+  </si>
+  <si>
+    <t>Lunas</t>
+  </si>
+  <si>
+    <t>PT Bank Central Asia Tbk</t>
+  </si>
+  <si>
+    <t>Kartu Kredit/ Kartu Pembiayaan Syariah</t>
+  </si>
+  <si>
+    <t>19-01-2017</t>
+  </si>
+  <si>
+    <t>31-12-2028</t>
+  </si>
+  <si>
+    <t>Dalam Perhatian Khusus</t>
+  </si>
+  <si>
+    <t>Fasilitas Aktif</t>
+  </si>
+  <si>
+    <t>Kredit atau Pembiayaan  untuk Pembiayaan Bersama (Sindikasi)</t>
+  </si>
+  <si>
+    <t>27-05-2015</t>
+  </si>
+  <si>
+    <t>27-05-2019</t>
+  </si>
+  <si>
+    <t>PT BCA Finance</t>
+  </si>
+  <si>
+    <t>Kredit atau Pembiayaan yang Diberikan</t>
+  </si>
+  <si>
+    <t>14-12-2016</t>
+  </si>
+  <si>
+    <t>14-12-2018</t>
+  </si>
+  <si>
+    <t>PT Wahana Ottomitra Multiartha Tbk</t>
+  </si>
+  <si>
+    <t>PT Bank Negara Indonesia (Persero) Tbk</t>
+  </si>
+  <si>
+    <t>27-06-2013</t>
+  </si>
+  <si>
+    <t>26-06-2018</t>
+  </si>
+  <si>
+    <t>PT Bank Amar Indonesia D/H PT Bank Anglomas Indonesia</t>
+  </si>
+  <si>
+    <t>15-12-2017</t>
+  </si>
+  <si>
+    <t>12-12-2018</t>
+  </si>
+  <si>
+    <t>15-03-2020</t>
+  </si>
+  <si>
+    <t>PT Bank Permata Tbk</t>
+  </si>
+  <si>
+    <t>13-05-2019</t>
+  </si>
+  <si>
+    <t>12-11-2019</t>
+  </si>
+  <si>
+    <t>PT AEON Credit Services Indonesia</t>
+  </si>
+  <si>
+    <t>01-01-2020</t>
+  </si>
+  <si>
+    <t>31-01-2028</t>
+  </si>
+  <si>
+    <t>PT Bank DBS Indonesia</t>
+  </si>
+  <si>
+    <t>26-03-2020</t>
+  </si>
+  <si>
+    <t>31-03-2030</t>
+  </si>
+  <si>
+    <t>02-12-2020</t>
+  </si>
+  <si>
+    <t>01-06-2021</t>
+  </si>
+  <si>
+    <t>PT Home Credit Indonesia</t>
+  </si>
+  <si>
+    <t>25-06-2019</t>
+  </si>
+  <si>
+    <t>25-01-2020</t>
+  </si>
+  <si>
+    <t>Kredit/Pembiayaan Dalam Rangka Pembiayaan Bersama (Sindikasi)</t>
+  </si>
+  <si>
+    <t>22-01-2020</t>
+  </si>
+  <si>
+    <t>22-01-2023</t>
+  </si>
+  <si>
+    <t>24-02-2020</t>
+  </si>
+  <si>
+    <t>21-03-2020</t>
+  </si>
+  <si>
+    <t>17-09-2020</t>
+  </si>
+  <si>
+    <t>15-09-2021</t>
+  </si>
+  <si>
+    <t>PT Kredivo Finance Indonesia</t>
+  </si>
+  <si>
+    <t>12-12-2020</t>
+  </si>
+  <si>
+    <t>10-06-2021</t>
+  </si>
+  <si>
+    <t>11-10-2019</t>
+  </si>
+  <si>
+    <t>10-10-2020</t>
+  </si>
+  <si>
+    <t>06-11-2019</t>
+  </si>
+  <si>
+    <t>05-05-2020</t>
+  </si>
+  <si>
+    <t>08-11-2019</t>
+  </si>
+  <si>
+    <t>06-02-2021</t>
+  </si>
+  <si>
+    <t>Lainnya (Dengan Perjanjian)</t>
+  </si>
+  <si>
+    <t>10-05-2021</t>
+  </si>
+  <si>
+    <t>07-11-2021</t>
+  </si>
+  <si>
+    <t>12-10-2021</t>
+  </si>
+  <si>
+    <t>09-04-2022</t>
+  </si>
+  <si>
+    <t>PT Commerce Finance</t>
+  </si>
+  <si>
+    <t>20-03-2022</t>
+  </si>
+  <si>
+    <t>12-09-2022</t>
+  </si>
+  <si>
+    <t>PT Bank Seabank Indonesia</t>
+  </si>
+  <si>
+    <t>11-09-2022</t>
+  </si>
+  <si>
+    <t>Kredit/Pembiayaan Kepada Pihak Ketiga Melalui Lembaga Lain Secara Channeling</t>
+  </si>
+  <si>
+    <t>17-02-2022</t>
+  </si>
+  <si>
+    <t>16-03-2022</t>
+  </si>
+  <si>
+    <t>05-03-2022</t>
+  </si>
+  <si>
+    <t>12-04-2022</t>
+  </si>
+  <si>
+    <t>19-04-2022</t>
+  </si>
+  <si>
+    <t>23-03-2022</t>
+  </si>
+  <si>
+    <t>16-07-2021</t>
+  </si>
+  <si>
+    <t>13-07-2022</t>
+  </si>
+  <si>
+    <t>PT Bank Jago Tbk d/h Bank Artos Indonesia</t>
+  </si>
+  <si>
+    <t>16-12-2021</t>
+  </si>
+  <si>
+    <t>16-02-2022</t>
+  </si>
+  <si>
+    <t>11-04-2022</t>
+  </si>
+  <si>
+    <t>25-04-2022</t>
+  </si>
+  <si>
+    <t>12-10-2022</t>
+  </si>
+  <si>
+    <t>13-05-2022</t>
+  </si>
+  <si>
+    <t>12-06-2022</t>
+  </si>
+  <si>
+    <t>11-05-2022</t>
+  </si>
+  <si>
+    <t>12-11-2022</t>
+  </si>
+  <si>
+    <t>11-06-2022</t>
+  </si>
+  <si>
+    <t>14-05-2022</t>
+  </si>
+  <si>
+    <t>11-11-2022</t>
+  </si>
+  <si>
+    <t>08-04-2022</t>
+  </si>
+  <si>
+    <t>08-10-2022</t>
+  </si>
+  <si>
+    <t>PT Bank CTBC Indonesia D/H PT Bank Chinatrust Indonesia</t>
+  </si>
+  <si>
+    <t>13-04-2023</t>
+  </si>
+  <si>
+    <t>13-04-2025</t>
+  </si>
+  <si>
+    <t>10-03-2022</t>
+  </si>
+  <si>
+    <t>04-04-2022</t>
+  </si>
+  <si>
+    <t>12-05-2022</t>
+  </si>
+  <si>
+    <t>08-06-2022</t>
+  </si>
+  <si>
+    <t>06-06-2022</t>
+  </si>
+  <si>
+    <t>11-12-2022</t>
+  </si>
+  <si>
+    <t>PT Bank CIMB Niaga Tbk</t>
+  </si>
+  <si>
+    <t>08-11-2022</t>
+  </si>
+  <si>
+    <t>08-05-2023</t>
+  </si>
+  <si>
+    <t>26-12-2022</t>
+  </si>
+  <si>
+    <t>12-01-2023</t>
+  </si>
+  <si>
+    <t>23-12-2022</t>
+  </si>
+  <si>
+    <t>11-10-2022</t>
+  </si>
+  <si>
+    <t>10-08-2023</t>
+  </si>
+  <si>
+    <t>09-06-2022</t>
+  </si>
+  <si>
+    <t>PT Summit Oto Finance</t>
+  </si>
+  <si>
+    <t>03-06-2022</t>
+  </si>
+  <si>
+    <t>02-11-2023</t>
+  </si>
+  <si>
+    <t>Standard Chartered Bank</t>
+  </si>
+  <si>
+    <t>15-02-2022</t>
+  </si>
+  <si>
+    <t>16-05-2022</t>
+  </si>
+  <si>
+    <t>12-12-2022</t>
+  </si>
+  <si>
+    <t>PT BFI Finance Indonesia</t>
+  </si>
+  <si>
+    <t>24-06-2022</t>
+  </si>
+  <si>
+    <t>24-06-2027</t>
+  </si>
+  <si>
+    <t>12-01-2022</t>
+  </si>
+  <si>
+    <t>11-02-2022</t>
+  </si>
+  <si>
+    <t>30-11-2021</t>
+  </si>
+  <si>
+    <t>30-11-2027</t>
+  </si>
+  <si>
+    <t>06-11-2023</t>
+  </si>
+  <si>
+    <t>12-02-2024</t>
+  </si>
+  <si>
+    <t>PT Honest Financial Technologies</t>
+  </si>
+  <si>
+    <t>21-07-2023</t>
+  </si>
+  <si>
+    <t>21-07-2028</t>
+  </si>
+  <si>
+    <t>15-09-2023</t>
+  </si>
+  <si>
+    <t>12-01-2024</t>
+  </si>
+  <si>
+    <t>09-02-2023</t>
+  </si>
+  <si>
+    <t>12-11-2023</t>
+  </si>
+  <si>
+    <t>22-03-2023</t>
+  </si>
+  <si>
+    <t>21-04-2023</t>
+  </si>
+  <si>
+    <t>PT Astra Sedaya Finance (UUS)</t>
+  </si>
+  <si>
+    <t>Talangan Haji</t>
+  </si>
+  <si>
+    <t>19-06-2023</t>
+  </si>
+  <si>
+    <t>19-06-2027</t>
+  </si>
+  <si>
+    <t>14-06-2023</t>
+  </si>
+  <si>
+    <t>12-10-2023</t>
+  </si>
+  <si>
+    <t>06-12-2022</t>
+  </si>
+  <si>
+    <t>11-03-2023</t>
+  </si>
+  <si>
+    <t>12-03-2023</t>
+  </si>
+  <si>
+    <t>23-02-2023</t>
+  </si>
+  <si>
+    <t>06-10-2023</t>
+  </si>
+  <si>
+    <t>14-07-2022</t>
+  </si>
+  <si>
+    <t>13-08-2022</t>
+  </si>
+  <si>
+    <t>25-07-2023</t>
+  </si>
+  <si>
+    <t>12-08-2023</t>
+  </si>
+  <si>
+    <t>23-08-2023</t>
+  </si>
+  <si>
+    <t>23-08-2025</t>
+  </si>
+  <si>
+    <t>25-05-2023</t>
+  </si>
+  <si>
+    <t>30-11-2022</t>
+  </si>
+  <si>
+    <t>30-11-2028</t>
+  </si>
+  <si>
+    <t>24-10-2023</t>
+  </si>
+  <si>
+    <t>PT Bank Sahabat Sampoerna D/H PT Bank Dipo Internasional</t>
+  </si>
+  <si>
+    <t>08-05-2024</t>
+  </si>
+  <si>
+    <t>03-10-2024</t>
+  </si>
+  <si>
+    <t>13-11-2026</t>
+  </si>
+  <si>
+    <t>PT Anugerah Digital Indonesia</t>
+  </si>
+  <si>
+    <t>Lainnya (Dengan PK - LPBBTI)</t>
+  </si>
+  <si>
+    <t>05-12-2025</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>11-02-2024</t>
+  </si>
+  <si>
+    <t>PT Bank Neo Commerce Tbk</t>
+  </si>
+  <si>
+    <t>01-11-2023</t>
+  </si>
+  <si>
+    <t>28-07-2024</t>
+  </si>
+  <si>
+    <t>PT Super Bank Indonesia</t>
+  </si>
+  <si>
+    <t>30-04-2025</t>
+  </si>
+  <si>
+    <t>03-11-2025</t>
+  </si>
+  <si>
+    <t>02-01-2025</t>
+  </si>
+  <si>
+    <t>03-07-2025</t>
+  </si>
+  <si>
+    <t>PT Idana Solusi Sejahtera</t>
+  </si>
+  <si>
+    <t>30-04-2026</t>
+  </si>
+  <si>
+    <t>26-09-2026</t>
+  </si>
+  <si>
+    <t>27-06-2023</t>
+  </si>
+  <si>
+    <t>25-09-2023</t>
+  </si>
+  <si>
+    <t>03-07-2023</t>
+  </si>
+  <si>
+    <t>11-10-2023</t>
+  </si>
+  <si>
+    <t>22-11-2023</t>
+  </si>
+  <si>
+    <t>20-02-2025</t>
+  </si>
+  <si>
+    <t>18-12-2023</t>
+  </si>
+  <si>
+    <t>08-04-2026</t>
+  </si>
+  <si>
+    <t>04-10-2026</t>
+  </si>
+  <si>
+    <t>10-03-2023</t>
+  </si>
+  <si>
+    <t>07-03-2024</t>
+  </si>
+  <si>
+    <t>04-03-2023</t>
+  </si>
+  <si>
+    <t>20-04-2024</t>
+  </si>
+  <si>
+    <t>20-10-2024</t>
+  </si>
+  <si>
+    <t>PT Bank Ganesha Tbk</t>
+  </si>
+  <si>
+    <t>Dana Tunai</t>
+  </si>
+  <si>
+    <t>11-05-2026</t>
+  </si>
+  <si>
+    <t>PT Bank Perekonomian Rakyat Artharindo</t>
+  </si>
+  <si>
+    <t>04-08-2025</t>
+  </si>
+  <si>
+    <t>04-08-2030</t>
+  </si>
+  <si>
+    <t>31-03-2023</t>
+  </si>
+  <si>
+    <t>29-07-2023</t>
+  </si>
+  <si>
+    <t>09-08-2023</t>
+  </si>
+  <si>
+    <t>09-08-2024</t>
+  </si>
+  <si>
+    <t>21-11-2023</t>
+  </si>
+  <si>
+    <t>21-05-2024</t>
+  </si>
+  <si>
+    <t>09-12-2025</t>
+  </si>
+  <si>
+    <t>11-05-2027</t>
+  </si>
+  <si>
+    <t>09-05-2024</t>
+  </si>
+  <si>
+    <t>12-08-2024</t>
+  </si>
+  <si>
+    <t>16-07-2024</t>
+  </si>
+  <si>
+    <t>03-03-2025</t>
+  </si>
+  <si>
+    <t>11-08-2024</t>
+  </si>
+  <si>
+    <t>30-03-2025</t>
+  </si>
+  <si>
+    <t>03-10-2025</t>
+  </si>
+  <si>
+    <t>Buy Now Pay Later (BNPL)</t>
+  </si>
+  <si>
+    <t>06-06-2024</t>
+  </si>
+  <si>
+    <t>12-12-2024</t>
+  </si>
+  <si>
+    <t>PT Sahabat Mikro Fintek</t>
+  </si>
+  <si>
+    <t>22-01-2026</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>22-07-2024</t>
+  </si>
+  <si>
+    <t>20-10-2025</t>
+  </si>
+  <si>
+    <t>PT Bank Mandiri (Persero) Tbk</t>
+  </si>
+  <si>
+    <t>23-12-2024</t>
+  </si>
+  <si>
+    <t>23-12-2029</t>
+  </si>
+  <si>
+    <t>28-05-2025</t>
+  </si>
+  <si>
+    <t>07-03-2025</t>
+  </si>
+  <si>
+    <t>03-06-2025</t>
+  </si>
+  <si>
+    <t>03-03-2026</t>
+  </si>
+  <si>
+    <t>03-05-2026</t>
+  </si>
+  <si>
+    <t>06-01-2026</t>
+  </si>
+  <si>
+    <t>11-01-2027</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>17-10-2024</t>
+  </si>
+  <si>
+    <t>16-04-2025</t>
+  </si>
+  <si>
+    <t>15-02-2026</t>
+  </si>
+  <si>
+    <t>16-05-2026</t>
+  </si>
+  <si>
+    <t>24-01-2025</t>
+  </si>
+  <si>
+    <t>12-04-2025</t>
+  </si>
+  <si>
+    <t>PT Julo Teknologi Finansial</t>
+  </si>
+  <si>
+    <t>14-08-2025</t>
+  </si>
+  <si>
+    <t>03-02-2026</t>
+  </si>
+  <si>
+    <t>PT Allo Bank Indonesia Tbk</t>
+  </si>
+  <si>
+    <t>08-08-2024</t>
+  </si>
+  <si>
+    <t>08-08-2026</t>
+  </si>
+  <si>
+    <t>02-11-2025</t>
+  </si>
+  <si>
+    <t>02-05-2026</t>
+  </si>
+  <si>
+    <t>09-11-2025</t>
+  </si>
+  <si>
+    <t>09-01-2026</t>
+  </si>
+  <si>
+    <t>10-07-2025</t>
+  </si>
+  <si>
+    <t>11-08-2025</t>
+  </si>
+  <si>
+    <t>02-04-2026</t>
+  </si>
+  <si>
+    <t>03-10-2026</t>
+  </si>
+  <si>
+    <t>PT Bank CIMB Niaga Syariah (UUS)</t>
+  </si>
+  <si>
+    <t>09-12-2024</t>
+  </si>
+  <si>
+    <t>31-12-2030</t>
+  </si>
+  <si>
+    <t>21-03-2025</t>
+  </si>
+  <si>
+    <t>18-11-2026</t>
+  </si>
+  <si>
+    <t>PT Atome Finance Indonesia</t>
+  </si>
+  <si>
+    <t>25-03-2025</t>
+  </si>
+  <si>
+    <t>10-10-2025</t>
+  </si>
+  <si>
+    <t>14-11-2025</t>
+  </si>
+  <si>
+    <t>11-02-2026</t>
+  </si>
+  <si>
+    <t>31-05-2026</t>
+  </si>
+  <si>
+    <t>03-12-2026</t>
+  </si>
+  <si>
+    <t>PT Bank Shinhan Indonesia</t>
+  </si>
+  <si>
+    <t>10-09-2025</t>
+  </si>
+  <si>
+    <t>30-01-2026</t>
+  </si>
+  <si>
+    <t>03-08-2026</t>
+  </si>
+  <si>
+    <t>30-11-2024</t>
+  </si>
+  <si>
+    <t>12-05-2025</t>
+  </si>
+  <si>
+    <t>30-04-2030</t>
+  </si>
+  <si>
+    <t>PT Krom Bank Indonesia Tbk</t>
+  </si>
+  <si>
+    <t>09-03-2026</t>
+  </si>
+  <si>
+    <t>09-12-2026</t>
+  </si>
+  <si>
+    <t>PT Bank Oke Indonesia Tbk D/H PT Bank Dinar</t>
+  </si>
+  <si>
+    <t>11-02-2025</t>
+  </si>
+  <si>
+    <t>09-04-2025</t>
+  </si>
+  <si>
+    <t>24-08-2025</t>
+  </si>
+  <si>
+    <t>18-08-2026</t>
+  </si>
+  <si>
+    <t>11-05-2025</t>
+  </si>
+  <si>
+    <t>20-05-2025</t>
+  </si>
+  <si>
+    <t>17-10-2025</t>
+  </si>
+  <si>
+    <t>05-01-2026</t>
+  </si>
+  <si>
+    <t>31-07-2025</t>
+  </si>
+  <si>
+    <t>11-11-2026</t>
+  </si>
+  <si>
+    <t>05-05-2026</t>
+  </si>
+  <si>
+    <t>31-10-2026</t>
+  </si>
+  <si>
+    <t>10-06-2025</t>
+  </si>
+  <si>
+    <t>04-12-2025</t>
+  </si>
+  <si>
+    <t>03-06-2026</t>
+  </si>
+  <si>
+    <t>01-02-2025</t>
+  </si>
+  <si>
+    <t>02-05-2025</t>
+  </si>
+  <si>
+    <t>01-04-2026</t>
+  </si>
+  <si>
+    <t>18-11-2025</t>
+  </si>
+  <si>
+    <t>16-11-2027</t>
+  </si>
+  <si>
+    <t>25-05-2025</t>
+  </si>
+  <si>
+    <t>21-11-2025</t>
+  </si>
+  <si>
+    <t>20-12-2025</t>
+  </si>
+  <si>
+    <t>21-05-2027</t>
+  </si>
+  <si>
+    <t>19-07-2025</t>
+  </si>
+  <si>
+    <t>03-01-2026</t>
+  </si>
+  <si>
+    <t>18-02-2026</t>
+  </si>
+  <si>
+    <t>17-08-2026</t>
+  </si>
+  <si>
+    <t>09-07-2024</t>
+  </si>
+  <si>
+    <t>09-01-2025</t>
+  </si>
+  <si>
+    <t>27-02-2026</t>
+  </si>
+  <si>
+    <t>26-08-2026</t>
+  </si>
+  <si>
+    <t>24-02-2026</t>
+  </si>
+  <si>
+    <t>23-08-2026</t>
+  </si>
+  <si>
+    <t>13-12-2024</t>
+  </si>
+  <si>
+    <t>13-12-2026</t>
+  </si>
+  <si>
+    <t>21-05-2025</t>
+  </si>
+  <si>
+    <t>04-02-2026</t>
+  </si>
+  <si>
+    <t>04-03-2026</t>
+  </si>
+  <si>
+    <t>05-07-2026</t>
+  </si>
+  <si>
+    <t>30-09-2025</t>
+  </si>
+  <si>
+    <t>03-04-2026</t>
+  </si>
+  <si>
+    <t>10-02-2027</t>
+  </si>
+  <si>
+    <t>PT Bank Perekonomian Rakyat Supradanamas</t>
+  </si>
+  <si>
+    <t>Dialihkan atau Dijual ke Pelapor lain</t>
+  </si>
+  <si>
+    <t>30-12-2025</t>
+  </si>
+  <si>
+    <t>03-07-2026</t>
+  </si>
+  <si>
+    <t>12-01-2027</t>
+  </si>
+  <si>
+    <t>PT Bank Hibank Indonesia</t>
+  </si>
+  <si>
+    <t>10-11-2024</t>
+  </si>
+  <si>
+    <t>PT Mandiri Utama Finance</t>
+  </si>
+  <si>
+    <t>26-12-2024</t>
+  </si>
+  <si>
+    <t>26-11-2025</t>
+  </si>
+  <si>
+    <t>26-04-2027</t>
+  </si>
+  <si>
+    <t>PT Bank OCBC NISP Tbk</t>
+  </si>
+  <si>
+    <t>23-04-2026</t>
+  </si>
+  <si>
+    <t>23-04-2027</t>
+  </si>
+  <si>
+    <t>30-07-2025</t>
+  </si>
+  <si>
+    <t>10-02-2026</t>
+  </si>
+  <si>
+    <t>Buy Now Pay Later (BNPL) - LPBBTI</t>
+  </si>
+  <si>
+    <t>16-05-2025</t>
+  </si>
+  <si>
+    <t>16-06-2025</t>
+  </si>
+  <si>
+    <t>31-10-2029</t>
+  </si>
+  <si>
+    <t>PT Akulaku Finance Indonesia</t>
+  </si>
+  <si>
+    <t>29-01-2025</t>
+  </si>
+  <si>
+    <t>25-04-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -400,112 +1420,6073 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:K179"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="B1" t="s">
         <v>0</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:11">
-      <c r="B2"/>
-[...1 lines deleted...]
-      <c r="D2"/>
+      <c r="B2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2">
+        <v>1.20506130472E+15</v>
+      </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" t="s">
+        <v>13</v>
+      </c>
+      <c r="J4" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5">
+        <v>1</v>
+      </c>
+      <c r="B5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5">
+        <v>22729189</v>
+      </c>
+      <c r="G5">
+        <v>0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>1</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6">
+        <v>2</v>
+      </c>
+      <c r="B6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6">
+        <v>15000000</v>
+      </c>
+      <c r="G6">
+        <v>16437193</v>
+      </c>
+      <c r="H6">
+        <v>2</v>
+      </c>
+      <c r="I6">
+        <v>2</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7">
         <v>3</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7">
+        <v>126324335</v>
+      </c>
+      <c r="G7">
+        <v>0</v>
+      </c>
+      <c r="H7"/>
+      <c r="I7">
+        <v>1</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8">
         <v>4</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8">
+        <v>148616865</v>
+      </c>
+      <c r="G8">
+        <v>0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
+        <v>1</v>
+      </c>
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9">
         <v>5</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9">
+        <v>30800000</v>
+      </c>
+      <c r="G9">
+        <v>0</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9">
+        <v>1</v>
+      </c>
+      <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10">
         <v>6</v>
       </c>
-      <c r="E4" t="s">
+      <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10">
+        <v>26260250</v>
+      </c>
+      <c r="G10">
+        <v>0</v>
+      </c>
+      <c r="H10"/>
+      <c r="I10">
+        <v>1</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11">
         <v>7</v>
       </c>
-      <c r="F4" t="s">
+      <c r="B11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11">
+        <v>50000000</v>
+      </c>
+      <c r="G11">
+        <v>0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11">
+        <v>1</v>
+      </c>
+      <c r="J11" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12">
         <v>8</v>
       </c>
-      <c r="G4" t="s">
+      <c r="B12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12">
+        <v>10000000</v>
+      </c>
+      <c r="G12">
+        <v>0</v>
+      </c>
+      <c r="H12"/>
+      <c r="I12">
+        <v>1</v>
+      </c>
+      <c r="J12" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13">
         <v>9</v>
       </c>
-      <c r="H4" t="s">
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13">
+        <v>20000000</v>
+      </c>
+      <c r="G13">
+        <v>0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13">
+        <v>1</v>
+      </c>
+      <c r="J13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14">
         <v>10</v>
       </c>
-      <c r="I4" t="s">
+      <c r="B14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14">
+        <v>3450000</v>
+      </c>
+      <c r="G14">
+        <v>0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14">
+        <v>1</v>
+      </c>
+      <c r="J14" t="s">
+        <v>20</v>
+      </c>
+      <c r="K14" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15">
         <v>11</v>
       </c>
-      <c r="J4" t="s">
+      <c r="B15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15">
+        <v>25000000</v>
+      </c>
+      <c r="G15">
+        <v>24734142</v>
+      </c>
+      <c r="H15">
+        <v>1</v>
+      </c>
+      <c r="I15">
+        <v>1</v>
+      </c>
+      <c r="J15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16">
         <v>12</v>
       </c>
-      <c r="K4" t="s">
+      <c r="B16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16">
+        <v>43750000</v>
+      </c>
+      <c r="G16">
+        <v>32393759</v>
+      </c>
+      <c r="H16">
+        <v>2</v>
+      </c>
+      <c r="I16">
+        <v>2</v>
+      </c>
+      <c r="J16" t="s">
+        <v>26</v>
+      </c>
+      <c r="K16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17">
         <v>13</v>
+      </c>
+      <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17">
+        <v>13000000</v>
+      </c>
+      <c r="G17">
+        <v>0</v>
+      </c>
+      <c r="H17"/>
+      <c r="I17">
+        <v>1</v>
+      </c>
+      <c r="J17" t="s">
+        <v>20</v>
+      </c>
+      <c r="K17" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18">
+        <v>3999000</v>
+      </c>
+      <c r="G18">
+        <v>0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18">
+        <v>1</v>
+      </c>
+      <c r="J18" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19">
+        <v>15</v>
+      </c>
+      <c r="B19" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19">
+        <v>93100000</v>
+      </c>
+      <c r="G19">
+        <v>0</v>
+      </c>
+      <c r="H19"/>
+      <c r="I19">
+        <v>1</v>
+      </c>
+      <c r="J19" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20">
+        <v>16</v>
+      </c>
+      <c r="B20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F20">
+        <v>852418</v>
+      </c>
+      <c r="G20">
+        <v>0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>1</v>
+      </c>
+      <c r="J20" t="s">
+        <v>20</v>
+      </c>
+      <c r="K20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21">
+        <v>17</v>
+      </c>
+      <c r="B21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" t="s">
+        <v>63</v>
+      </c>
+      <c r="F21">
+        <v>20000000</v>
+      </c>
+      <c r="G21">
+        <v>0</v>
+      </c>
+      <c r="H21"/>
+      <c r="I21">
+        <v>1</v>
+      </c>
+      <c r="J21" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22">
+        <v>18</v>
+      </c>
+      <c r="B22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" t="s">
+        <v>65</v>
+      </c>
+      <c r="E22" t="s">
+        <v>66</v>
+      </c>
+      <c r="F22">
+        <v>1300700</v>
+      </c>
+      <c r="G22">
+        <v>0</v>
+      </c>
+      <c r="H22"/>
+      <c r="I22">
+        <v>1</v>
+      </c>
+      <c r="J22" t="s">
+        <v>20</v>
+      </c>
+      <c r="K22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23">
+        <v>19</v>
+      </c>
+      <c r="B23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>67</v>
+      </c>
+      <c r="E23" t="s">
+        <v>68</v>
+      </c>
+      <c r="F23">
+        <v>3758100</v>
+      </c>
+      <c r="G23">
+        <v>0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23">
+        <v>1</v>
+      </c>
+      <c r="J23" t="s">
+        <v>20</v>
+      </c>
+      <c r="K23" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24">
+        <v>20</v>
+      </c>
+      <c r="B24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>69</v>
+      </c>
+      <c r="E24" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24">
+        <v>7500000</v>
+      </c>
+      <c r="G24">
+        <v>0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
+        <v>1</v>
+      </c>
+      <c r="J24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25">
+        <v>21</v>
+      </c>
+      <c r="B25" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" t="s">
+        <v>72</v>
+      </c>
+      <c r="F25">
+        <v>20000000</v>
+      </c>
+      <c r="G25">
+        <v>0</v>
+      </c>
+      <c r="H25"/>
+      <c r="I25">
+        <v>1</v>
+      </c>
+      <c r="J25" t="s">
+        <v>20</v>
+      </c>
+      <c r="K25" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26">
+        <v>22</v>
+      </c>
+      <c r="B26" t="s">
+        <v>31</v>
+      </c>
+      <c r="C26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" t="s">
+        <v>59</v>
+      </c>
+      <c r="F26">
+        <v>98000000</v>
+      </c>
+      <c r="G26">
+        <v>0</v>
+      </c>
+      <c r="H26"/>
+      <c r="I26">
+        <v>1</v>
+      </c>
+      <c r="J26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27">
+        <v>23</v>
+      </c>
+      <c r="B27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" t="s">
+        <v>74</v>
+      </c>
+      <c r="E27" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27">
+        <v>18600000</v>
+      </c>
+      <c r="G27">
+        <v>0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
+        <v>1</v>
+      </c>
+      <c r="J27" t="s">
+        <v>20</v>
+      </c>
+      <c r="K27" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28">
+        <v>24</v>
+      </c>
+      <c r="B28" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" t="s">
+        <v>57</v>
+      </c>
+      <c r="D28" t="s">
+        <v>76</v>
+      </c>
+      <c r="E28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28">
+        <v>13320000</v>
+      </c>
+      <c r="G28">
+        <v>0</v>
+      </c>
+      <c r="H28"/>
+      <c r="I28">
+        <v>1</v>
+      </c>
+      <c r="J28" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29">
+        <v>25</v>
+      </c>
+      <c r="B29" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" t="s">
+        <v>57</v>
+      </c>
+      <c r="D29" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29">
+        <v>8000</v>
+      </c>
+      <c r="G29">
+        <v>0</v>
+      </c>
+      <c r="H29"/>
+      <c r="I29">
+        <v>1</v>
+      </c>
+      <c r="J29" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30">
+        <v>26</v>
+      </c>
+      <c r="B30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" t="s">
+        <v>79</v>
+      </c>
+      <c r="E30" t="s">
+        <v>82</v>
+      </c>
+      <c r="F30">
+        <v>792000</v>
+      </c>
+      <c r="G30">
+        <v>0</v>
+      </c>
+      <c r="H30"/>
+      <c r="I30">
+        <v>1</v>
+      </c>
+      <c r="J30" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31">
+        <v>27</v>
+      </c>
+      <c r="B31" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" t="s">
+        <v>83</v>
+      </c>
+      <c r="D31" t="s">
+        <v>84</v>
+      </c>
+      <c r="E31" t="s">
+        <v>85</v>
+      </c>
+      <c r="F31">
+        <v>208567</v>
+      </c>
+      <c r="G31">
+        <v>0</v>
+      </c>
+      <c r="H31"/>
+      <c r="I31">
+        <v>1</v>
+      </c>
+      <c r="J31" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32">
+        <v>28</v>
+      </c>
+      <c r="B32" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" t="s">
+        <v>57</v>
+      </c>
+      <c r="D32" t="s">
+        <v>86</v>
+      </c>
+      <c r="E32" t="s">
+        <v>87</v>
+      </c>
+      <c r="F32">
+        <v>5646</v>
+      </c>
+      <c r="G32">
+        <v>0</v>
+      </c>
+      <c r="H32"/>
+      <c r="I32">
+        <v>1</v>
+      </c>
+      <c r="J32" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33">
+        <v>29</v>
+      </c>
+      <c r="B33" t="s">
+        <v>64</v>
+      </c>
+      <c r="C33" t="s">
+        <v>73</v>
+      </c>
+      <c r="D33" t="s">
+        <v>79</v>
+      </c>
+      <c r="E33" t="s">
+        <v>88</v>
+      </c>
+      <c r="F33">
+        <v>177457</v>
+      </c>
+      <c r="G33">
+        <v>0</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33">
+        <v>1</v>
+      </c>
+      <c r="J33" t="s">
+        <v>20</v>
+      </c>
+      <c r="K33" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34">
+        <v>30</v>
+      </c>
+      <c r="B34" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" t="s">
+        <v>57</v>
+      </c>
+      <c r="D34" t="s">
+        <v>89</v>
+      </c>
+      <c r="E34" t="s">
+        <v>80</v>
+      </c>
+      <c r="F34">
+        <v>2071</v>
+      </c>
+      <c r="G34">
+        <v>0</v>
+      </c>
+      <c r="H34"/>
+      <c r="I34">
+        <v>1</v>
+      </c>
+      <c r="J34" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35">
+        <v>31</v>
+      </c>
+      <c r="B35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35" t="s">
+        <v>90</v>
+      </c>
+      <c r="E35" t="s">
+        <v>91</v>
+      </c>
+      <c r="F35">
+        <v>20000000</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35"/>
+      <c r="I35">
+        <v>1</v>
+      </c>
+      <c r="J35" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36">
+        <v>32</v>
+      </c>
+      <c r="B36" t="s">
+        <v>92</v>
+      </c>
+      <c r="C36" t="s">
+        <v>83</v>
+      </c>
+      <c r="D36" t="s">
+        <v>93</v>
+      </c>
+      <c r="E36" t="s">
+        <v>94</v>
+      </c>
+      <c r="F36">
+        <v>1200000</v>
+      </c>
+      <c r="G36">
+        <v>0</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36">
+        <v>1</v>
+      </c>
+      <c r="J36" t="s">
+        <v>20</v>
+      </c>
+      <c r="K36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37">
+        <v>33</v>
+      </c>
+      <c r="B37" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" t="s">
+        <v>57</v>
+      </c>
+      <c r="D37" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37" t="s">
+        <v>95</v>
+      </c>
+      <c r="F37">
+        <v>558944</v>
+      </c>
+      <c r="G37">
+        <v>0</v>
+      </c>
+      <c r="H37"/>
+      <c r="I37">
+        <v>1</v>
+      </c>
+      <c r="J37" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38">
+        <v>34</v>
+      </c>
+      <c r="B38" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" t="s">
+        <v>57</v>
+      </c>
+      <c r="D38" t="s">
+        <v>96</v>
+      </c>
+      <c r="E38" t="s">
+        <v>97</v>
+      </c>
+      <c r="F38">
+        <v>2228</v>
+      </c>
+      <c r="G38">
+        <v>0</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38">
+        <v>1</v>
+      </c>
+      <c r="J38" t="s">
+        <v>20</v>
+      </c>
+      <c r="K38" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39">
+        <v>35</v>
+      </c>
+      <c r="B39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" t="s">
+        <v>98</v>
+      </c>
+      <c r="E39" t="s">
+        <v>99</v>
+      </c>
+      <c r="F39">
+        <v>1707</v>
+      </c>
+      <c r="G39">
+        <v>0</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
+        <v>1</v>
+      </c>
+      <c r="J39" t="s">
+        <v>20</v>
+      </c>
+      <c r="K39" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40">
+        <v>36</v>
+      </c>
+      <c r="B40" t="s">
+        <v>78</v>
+      </c>
+      <c r="C40" t="s">
+        <v>57</v>
+      </c>
+      <c r="D40" t="s">
+        <v>100</v>
+      </c>
+      <c r="E40" t="s">
+        <v>101</v>
+      </c>
+      <c r="F40">
+        <v>2111</v>
+      </c>
+      <c r="G40">
+        <v>0</v>
+      </c>
+      <c r="H40"/>
+      <c r="I40">
+        <v>1</v>
+      </c>
+      <c r="J40" t="s">
+        <v>20</v>
+      </c>
+      <c r="K40" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41">
+        <v>37</v>
+      </c>
+      <c r="B41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" t="s">
+        <v>57</v>
+      </c>
+      <c r="D41" t="s">
+        <v>98</v>
+      </c>
+      <c r="E41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F41">
+        <v>168983</v>
+      </c>
+      <c r="G41">
+        <v>0</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41">
+        <v>1</v>
+      </c>
+      <c r="J41" t="s">
+        <v>20</v>
+      </c>
+      <c r="K41" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42">
+        <v>38</v>
+      </c>
+      <c r="B42" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" t="s">
+        <v>57</v>
+      </c>
+      <c r="D42" t="s">
+        <v>89</v>
+      </c>
+      <c r="E42" t="s">
+        <v>82</v>
+      </c>
+      <c r="F42">
+        <v>204979</v>
+      </c>
+      <c r="G42">
+        <v>0</v>
+      </c>
+      <c r="H42"/>
+      <c r="I42">
+        <v>1</v>
+      </c>
+      <c r="J42" t="s">
+        <v>20</v>
+      </c>
+      <c r="K42" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43">
+        <v>39</v>
+      </c>
+      <c r="B43" t="s">
+        <v>78</v>
+      </c>
+      <c r="C43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D43" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43" t="s">
+        <v>101</v>
+      </c>
+      <c r="F43">
+        <v>1505</v>
+      </c>
+      <c r="G43">
+        <v>0</v>
+      </c>
+      <c r="H43"/>
+      <c r="I43">
+        <v>1</v>
+      </c>
+      <c r="J43" t="s">
+        <v>20</v>
+      </c>
+      <c r="K43" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44">
+        <v>40</v>
+      </c>
+      <c r="B44" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" t="s">
+        <v>57</v>
+      </c>
+      <c r="D44" t="s">
+        <v>103</v>
+      </c>
+      <c r="E44" t="s">
+        <v>101</v>
+      </c>
+      <c r="F44">
+        <v>1930</v>
+      </c>
+      <c r="G44">
+        <v>0</v>
+      </c>
+      <c r="H44"/>
+      <c r="I44">
+        <v>1</v>
+      </c>
+      <c r="J44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K44" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45">
+        <v>41</v>
+      </c>
+      <c r="B45" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" t="s">
+        <v>57</v>
+      </c>
+      <c r="D45" t="s">
+        <v>98</v>
+      </c>
+      <c r="E45" t="s">
+        <v>104</v>
+      </c>
+      <c r="F45">
+        <v>148985</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45"/>
+      <c r="I45">
+        <v>1</v>
+      </c>
+      <c r="J45" t="s">
+        <v>20</v>
+      </c>
+      <c r="K45" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46">
+        <v>42</v>
+      </c>
+      <c r="B46" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" t="s">
+        <v>57</v>
+      </c>
+      <c r="D46" t="s">
+        <v>100</v>
+      </c>
+      <c r="E46" t="s">
+        <v>104</v>
+      </c>
+      <c r="F46">
+        <v>208977</v>
+      </c>
+      <c r="G46">
+        <v>0</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46">
+        <v>1</v>
+      </c>
+      <c r="J46" t="s">
+        <v>20</v>
+      </c>
+      <c r="K46" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47">
+        <v>43</v>
+      </c>
+      <c r="B47" t="s">
+        <v>92</v>
+      </c>
+      <c r="C47" t="s">
+        <v>83</v>
+      </c>
+      <c r="D47" t="s">
+        <v>105</v>
+      </c>
+      <c r="E47" t="s">
+        <v>106</v>
+      </c>
+      <c r="F47">
+        <v>6000000</v>
+      </c>
+      <c r="G47">
+        <v>0</v>
+      </c>
+      <c r="H47"/>
+      <c r="I47">
+        <v>1</v>
+      </c>
+      <c r="J47" t="s">
+        <v>20</v>
+      </c>
+      <c r="K47" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48">
+        <v>44</v>
+      </c>
+      <c r="B48" t="s">
+        <v>81</v>
+      </c>
+      <c r="C48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D48" t="s">
+        <v>103</v>
+      </c>
+      <c r="E48" t="s">
+        <v>104</v>
+      </c>
+      <c r="F48">
+        <v>191070</v>
+      </c>
+      <c r="G48">
+        <v>0</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48">
+        <v>1</v>
+      </c>
+      <c r="J48" t="s">
+        <v>20</v>
+      </c>
+      <c r="K48" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49">
+        <v>45</v>
+      </c>
+      <c r="B49" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" t="s">
+        <v>73</v>
+      </c>
+      <c r="D49" t="s">
+        <v>108</v>
+      </c>
+      <c r="E49" t="s">
+        <v>109</v>
+      </c>
+      <c r="F49">
+        <v>50000000</v>
+      </c>
+      <c r="G49">
+        <v>0</v>
+      </c>
+      <c r="H49"/>
+      <c r="I49">
+        <v>1</v>
+      </c>
+      <c r="J49" t="s">
+        <v>20</v>
+      </c>
+      <c r="K49" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50">
+        <v>46</v>
+      </c>
+      <c r="B50" t="s">
+        <v>81</v>
+      </c>
+      <c r="C50" t="s">
+        <v>57</v>
+      </c>
+      <c r="D50" t="s">
+        <v>110</v>
+      </c>
+      <c r="E50" t="s">
+        <v>95</v>
+      </c>
+      <c r="F50">
+        <v>198230</v>
+      </c>
+      <c r="G50">
+        <v>0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50">
+        <v>1</v>
+      </c>
+      <c r="J50" t="s">
+        <v>20</v>
+      </c>
+      <c r="K50" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51">
+        <v>47</v>
+      </c>
+      <c r="B51" t="s">
+        <v>78</v>
+      </c>
+      <c r="C51" t="s">
+        <v>57</v>
+      </c>
+      <c r="D51" t="s">
+        <v>111</v>
+      </c>
+      <c r="E51" t="s">
+        <v>97</v>
+      </c>
+      <c r="F51">
+        <v>3390</v>
+      </c>
+      <c r="G51">
+        <v>0</v>
+      </c>
+      <c r="H51"/>
+      <c r="I51">
+        <v>1</v>
+      </c>
+      <c r="J51" t="s">
+        <v>20</v>
+      </c>
+      <c r="K51" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52">
+        <v>48</v>
+      </c>
+      <c r="B52" t="s">
+        <v>43</v>
+      </c>
+      <c r="C52" t="s">
+        <v>83</v>
+      </c>
+      <c r="D52" t="s">
+        <v>112</v>
+      </c>
+      <c r="E52" t="s">
+        <v>113</v>
+      </c>
+      <c r="F52">
+        <v>124331</v>
+      </c>
+      <c r="G52">
+        <v>0</v>
+      </c>
+      <c r="H52"/>
+      <c r="I52">
+        <v>1</v>
+      </c>
+      <c r="J52" t="s">
+        <v>20</v>
+      </c>
+      <c r="K52" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53">
+        <v>49</v>
+      </c>
+      <c r="B53" t="s">
+        <v>81</v>
+      </c>
+      <c r="C53" t="s">
+        <v>57</v>
+      </c>
+      <c r="D53" t="s">
+        <v>114</v>
+      </c>
+      <c r="E53" t="s">
+        <v>115</v>
+      </c>
+      <c r="F53">
+        <v>294470</v>
+      </c>
+      <c r="G53">
+        <v>0</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53">
+        <v>1</v>
+      </c>
+      <c r="J53" t="s">
+        <v>20</v>
+      </c>
+      <c r="K53" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54">
+        <v>50</v>
+      </c>
+      <c r="B54" t="s">
+        <v>116</v>
+      </c>
+      <c r="C54" t="s">
+        <v>83</v>
+      </c>
+      <c r="D54" t="s">
+        <v>117</v>
+      </c>
+      <c r="E54" t="s">
+        <v>118</v>
+      </c>
+      <c r="F54">
+        <v>14800000</v>
+      </c>
+      <c r="G54">
+        <v>0</v>
+      </c>
+      <c r="H54"/>
+      <c r="I54">
+        <v>1</v>
+      </c>
+      <c r="J54" t="s">
+        <v>20</v>
+      </c>
+      <c r="K54" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55">
+        <v>51</v>
+      </c>
+      <c r="B55" t="s">
+        <v>43</v>
+      </c>
+      <c r="C55" t="s">
+        <v>83</v>
+      </c>
+      <c r="D55" t="s">
+        <v>119</v>
+      </c>
+      <c r="E55" t="s">
+        <v>120</v>
+      </c>
+      <c r="F55">
+        <v>119863</v>
+      </c>
+      <c r="G55">
+        <v>0</v>
+      </c>
+      <c r="H55"/>
+      <c r="I55">
+        <v>1</v>
+      </c>
+      <c r="J55" t="s">
+        <v>20</v>
+      </c>
+      <c r="K55" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56">
+        <v>52</v>
+      </c>
+      <c r="B56" t="s">
+        <v>43</v>
+      </c>
+      <c r="C56" t="s">
+        <v>83</v>
+      </c>
+      <c r="D56" t="s">
+        <v>121</v>
+      </c>
+      <c r="E56" t="s">
+        <v>120</v>
+      </c>
+      <c r="F56">
+        <v>105535</v>
+      </c>
+      <c r="G56">
+        <v>0</v>
+      </c>
+      <c r="H56"/>
+      <c r="I56">
+        <v>1</v>
+      </c>
+      <c r="J56" t="s">
+        <v>20</v>
+      </c>
+      <c r="K56" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57">
+        <v>53</v>
+      </c>
+      <c r="B57" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57" t="s">
+        <v>111</v>
+      </c>
+      <c r="E57" t="s">
+        <v>122</v>
+      </c>
+      <c r="F57">
+        <v>335610</v>
+      </c>
+      <c r="G57">
+        <v>0</v>
+      </c>
+      <c r="H57"/>
+      <c r="I57">
+        <v>1</v>
+      </c>
+      <c r="J57" t="s">
+        <v>20</v>
+      </c>
+      <c r="K57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58">
+        <v>54</v>
+      </c>
+      <c r="B58" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" t="s">
+        <v>57</v>
+      </c>
+      <c r="D58" t="s">
+        <v>96</v>
+      </c>
+      <c r="E58" t="s">
+        <v>122</v>
+      </c>
+      <c r="F58">
+        <v>220489</v>
+      </c>
+      <c r="G58">
+        <v>0</v>
+      </c>
+      <c r="H58"/>
+      <c r="I58">
+        <v>1</v>
+      </c>
+      <c r="J58" t="s">
+        <v>20</v>
+      </c>
+      <c r="K58" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59">
+        <v>55</v>
+      </c>
+      <c r="B59" t="s">
+        <v>39</v>
+      </c>
+      <c r="C59" t="s">
+        <v>73</v>
+      </c>
+      <c r="D59" t="s">
+        <v>98</v>
+      </c>
+      <c r="E59" t="s">
+        <v>123</v>
+      </c>
+      <c r="F59">
+        <v>20000000</v>
+      </c>
+      <c r="G59">
+        <v>0</v>
+      </c>
+      <c r="H59"/>
+      <c r="I59">
+        <v>1</v>
+      </c>
+      <c r="J59" t="s">
+        <v>20</v>
+      </c>
+      <c r="K59" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60">
+        <v>56</v>
+      </c>
+      <c r="B60" t="s">
+        <v>43</v>
+      </c>
+      <c r="C60" t="s">
+        <v>83</v>
+      </c>
+      <c r="D60" t="s">
+        <v>112</v>
+      </c>
+      <c r="E60" t="s">
+        <v>113</v>
+      </c>
+      <c r="F60">
+        <v>127361</v>
+      </c>
+      <c r="G60">
+        <v>0</v>
+      </c>
+      <c r="H60"/>
+      <c r="I60">
+        <v>1</v>
+      </c>
+      <c r="J60" t="s">
+        <v>20</v>
+      </c>
+      <c r="K60" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61">
+        <v>57</v>
+      </c>
+      <c r="B61" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" t="s">
+        <v>57</v>
+      </c>
+      <c r="D61" t="s">
+        <v>124</v>
+      </c>
+      <c r="E61" t="s">
+        <v>115</v>
+      </c>
+      <c r="F61">
+        <v>237376</v>
+      </c>
+      <c r="G61">
+        <v>0</v>
+      </c>
+      <c r="H61"/>
+      <c r="I61">
+        <v>1</v>
+      </c>
+      <c r="J61" t="s">
+        <v>20</v>
+      </c>
+      <c r="K61" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62">
+        <v>58</v>
+      </c>
+      <c r="B62" t="s">
+        <v>125</v>
+      </c>
+      <c r="C62" t="s">
+        <v>73</v>
+      </c>
+      <c r="D62" t="s">
+        <v>126</v>
+      </c>
+      <c r="E62" t="s">
+        <v>127</v>
+      </c>
+      <c r="F62">
+        <v>35247397</v>
+      </c>
+      <c r="G62">
+        <v>0</v>
+      </c>
+      <c r="H62"/>
+      <c r="I62">
+        <v>1</v>
+      </c>
+      <c r="J62" t="s">
+        <v>20</v>
+      </c>
+      <c r="K62" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63">
+        <v>59</v>
+      </c>
+      <c r="B63" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" t="s">
+        <v>83</v>
+      </c>
+      <c r="D63" t="s">
+        <v>129</v>
+      </c>
+      <c r="E63" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63">
+        <v>3000000</v>
+      </c>
+      <c r="G63">
+        <v>0</v>
+      </c>
+      <c r="H63"/>
+      <c r="I63">
+        <v>1</v>
+      </c>
+      <c r="J63" t="s">
+        <v>20</v>
+      </c>
+      <c r="K63" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64">
+        <v>60</v>
+      </c>
+      <c r="B64" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64" t="s">
+        <v>57</v>
+      </c>
+      <c r="D64" t="s">
+        <v>114</v>
+      </c>
+      <c r="E64" t="s">
+        <v>131</v>
+      </c>
+      <c r="F64">
+        <v>2975</v>
+      </c>
+      <c r="G64">
+        <v>0</v>
+      </c>
+      <c r="H64"/>
+      <c r="I64">
+        <v>1</v>
+      </c>
+      <c r="J64" t="s">
+        <v>20</v>
+      </c>
+      <c r="K64" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65">
+        <v>61</v>
+      </c>
+      <c r="B65" t="s">
+        <v>78</v>
+      </c>
+      <c r="C65" t="s">
+        <v>57</v>
+      </c>
+      <c r="D65" t="s">
+        <v>124</v>
+      </c>
+      <c r="E65" t="s">
+        <v>131</v>
+      </c>
+      <c r="F65">
+        <v>2398</v>
+      </c>
+      <c r="G65">
+        <v>0</v>
+      </c>
+      <c r="H65"/>
+      <c r="I65">
+        <v>1</v>
+      </c>
+      <c r="J65" t="s">
+        <v>20</v>
+      </c>
+      <c r="K65" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66">
+        <v>62</v>
+      </c>
+      <c r="B66" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" t="s">
+        <v>73</v>
+      </c>
+      <c r="D66" t="s">
+        <v>133</v>
+      </c>
+      <c r="E66" t="s">
+        <v>134</v>
+      </c>
+      <c r="F66">
+        <v>250000000</v>
+      </c>
+      <c r="G66">
+        <v>0</v>
+      </c>
+      <c r="H66">
+        <v>1</v>
+      </c>
+      <c r="I66">
+        <v>1</v>
+      </c>
+      <c r="J66" t="s">
+        <v>20</v>
+      </c>
+      <c r="K66" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67">
+        <v>63</v>
+      </c>
+      <c r="B67" t="s">
+        <v>43</v>
+      </c>
+      <c r="C67" t="s">
+        <v>83</v>
+      </c>
+      <c r="D67" t="s">
+        <v>135</v>
+      </c>
+      <c r="E67" t="s">
+        <v>136</v>
+      </c>
+      <c r="F67">
+        <v>525814</v>
+      </c>
+      <c r="G67">
+        <v>0</v>
+      </c>
+      <c r="H67"/>
+      <c r="I67">
+        <v>1</v>
+      </c>
+      <c r="J67" t="s">
+        <v>20</v>
+      </c>
+      <c r="K67" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68">
+        <v>64</v>
+      </c>
+      <c r="B68" t="s">
+        <v>78</v>
+      </c>
+      <c r="C68" t="s">
+        <v>57</v>
+      </c>
+      <c r="D68" t="s">
+        <v>110</v>
+      </c>
+      <c r="E68" t="s">
+        <v>87</v>
+      </c>
+      <c r="F68">
+        <v>2003</v>
+      </c>
+      <c r="G68">
+        <v>0</v>
+      </c>
+      <c r="H68"/>
+      <c r="I68">
+        <v>1</v>
+      </c>
+      <c r="J68" t="s">
+        <v>20</v>
+      </c>
+      <c r="K68" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69">
+        <v>65</v>
+      </c>
+      <c r="B69" t="s">
+        <v>36</v>
+      </c>
+      <c r="C69" t="s">
+        <v>23</v>
+      </c>
+      <c r="D69" t="s">
+        <v>137</v>
+      </c>
+      <c r="E69" t="s">
+        <v>138</v>
+      </c>
+      <c r="F69">
+        <v>9602800</v>
+      </c>
+      <c r="G69">
+        <v>0</v>
+      </c>
+      <c r="H69"/>
+      <c r="I69">
+        <v>1</v>
+      </c>
+      <c r="J69" t="s">
+        <v>20</v>
+      </c>
+      <c r="K69" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70">
+        <v>66</v>
+      </c>
+      <c r="B70" t="s">
+        <v>78</v>
+      </c>
+      <c r="C70" t="s">
+        <v>57</v>
+      </c>
+      <c r="D70" t="s">
+        <v>139</v>
+      </c>
+      <c r="E70" t="s">
+        <v>140</v>
+      </c>
+      <c r="F70">
+        <v>5858</v>
+      </c>
+      <c r="G70">
+        <v>0</v>
+      </c>
+      <c r="H70"/>
+      <c r="I70">
+        <v>1</v>
+      </c>
+      <c r="J70" t="s">
+        <v>20</v>
+      </c>
+      <c r="K70" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71">
+        <v>67</v>
+      </c>
+      <c r="B71" t="s">
+        <v>141</v>
+      </c>
+      <c r="C71" t="s">
+        <v>23</v>
+      </c>
+      <c r="D71" t="s">
+        <v>142</v>
+      </c>
+      <c r="E71" t="s">
+        <v>143</v>
+      </c>
+      <c r="F71">
+        <v>500000</v>
+      </c>
+      <c r="G71">
+        <v>0</v>
+      </c>
+      <c r="H71">
+        <v>1</v>
+      </c>
+      <c r="I71">
+        <v>1</v>
+      </c>
+      <c r="J71" t="s">
+        <v>20</v>
+      </c>
+      <c r="K71" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72">
+        <v>68</v>
+      </c>
+      <c r="B72" t="s">
+        <v>36</v>
+      </c>
+      <c r="C72" t="s">
+        <v>73</v>
+      </c>
+      <c r="D72" t="s">
+        <v>144</v>
+      </c>
+      <c r="E72" t="s">
+        <v>145</v>
+      </c>
+      <c r="F72">
+        <v>968469</v>
+      </c>
+      <c r="G72">
+        <v>0</v>
+      </c>
+      <c r="H72"/>
+      <c r="I72">
+        <v>1</v>
+      </c>
+      <c r="J72" t="s">
+        <v>20</v>
+      </c>
+      <c r="K72" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73">
+        <v>69</v>
+      </c>
+      <c r="B73" t="s">
+        <v>36</v>
+      </c>
+      <c r="C73" t="s">
+        <v>73</v>
+      </c>
+      <c r="D73" t="s">
+        <v>146</v>
+      </c>
+      <c r="E73" t="s">
+        <v>147</v>
+      </c>
+      <c r="F73">
+        <v>8420318</v>
+      </c>
+      <c r="G73">
+        <v>0</v>
+      </c>
+      <c r="H73"/>
+      <c r="I73">
+        <v>1</v>
+      </c>
+      <c r="J73" t="s">
+        <v>20</v>
+      </c>
+      <c r="K73" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74">
+        <v>70</v>
+      </c>
+      <c r="B74" t="s">
+        <v>64</v>
+      </c>
+      <c r="C74" t="s">
+        <v>73</v>
+      </c>
+      <c r="D74" t="s">
+        <v>148</v>
+      </c>
+      <c r="E74" t="s">
+        <v>149</v>
+      </c>
+      <c r="F74">
+        <v>61530</v>
+      </c>
+      <c r="G74">
+        <v>0</v>
+      </c>
+      <c r="H74"/>
+      <c r="I74">
+        <v>1</v>
+      </c>
+      <c r="J74" t="s">
+        <v>20</v>
+      </c>
+      <c r="K74" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75">
+        <v>71</v>
+      </c>
+      <c r="B75" t="s">
+        <v>150</v>
+      </c>
+      <c r="C75" t="s">
+        <v>151</v>
+      </c>
+      <c r="D75" t="s">
+        <v>152</v>
+      </c>
+      <c r="E75" t="s">
+        <v>153</v>
+      </c>
+      <c r="F75">
+        <v>75000000</v>
+      </c>
+      <c r="G75">
+        <v>0</v>
+      </c>
+      <c r="H75">
+        <v>1</v>
+      </c>
+      <c r="I75">
+        <v>1</v>
+      </c>
+      <c r="J75" t="s">
+        <v>20</v>
+      </c>
+      <c r="K75" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76">
+        <v>72</v>
+      </c>
+      <c r="B76" t="s">
+        <v>81</v>
+      </c>
+      <c r="C76" t="s">
+        <v>83</v>
+      </c>
+      <c r="D76" t="s">
+        <v>154</v>
+      </c>
+      <c r="E76" t="s">
+        <v>155</v>
+      </c>
+      <c r="F76">
+        <v>7600000</v>
+      </c>
+      <c r="G76">
+        <v>0</v>
+      </c>
+      <c r="H76"/>
+      <c r="I76">
+        <v>1</v>
+      </c>
+      <c r="J76" t="s">
+        <v>20</v>
+      </c>
+      <c r="K76" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77">
+        <v>73</v>
+      </c>
+      <c r="B77" t="s">
+        <v>81</v>
+      </c>
+      <c r="C77" t="s">
+        <v>57</v>
+      </c>
+      <c r="D77" t="s">
+        <v>156</v>
+      </c>
+      <c r="E77" t="s">
+        <v>157</v>
+      </c>
+      <c r="F77">
+        <v>194959</v>
+      </c>
+      <c r="G77">
+        <v>0</v>
+      </c>
+      <c r="H77"/>
+      <c r="I77">
+        <v>1</v>
+      </c>
+      <c r="J77" t="s">
+        <v>20</v>
+      </c>
+      <c r="K77" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78">
+        <v>74</v>
+      </c>
+      <c r="B78" t="s">
+        <v>78</v>
+      </c>
+      <c r="C78" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78" t="s">
+        <v>156</v>
+      </c>
+      <c r="E78" t="s">
+        <v>158</v>
+      </c>
+      <c r="F78">
+        <v>1971</v>
+      </c>
+      <c r="G78">
+        <v>0</v>
+      </c>
+      <c r="H78"/>
+      <c r="I78">
+        <v>1</v>
+      </c>
+      <c r="J78" t="s">
+        <v>20</v>
+      </c>
+      <c r="K78" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79">
+        <v>75</v>
+      </c>
+      <c r="B79" t="s">
+        <v>92</v>
+      </c>
+      <c r="C79" t="s">
+        <v>83</v>
+      </c>
+      <c r="D79" t="s">
+        <v>159</v>
+      </c>
+      <c r="E79" t="s">
+        <v>160</v>
+      </c>
+      <c r="F79">
+        <v>8192000</v>
+      </c>
+      <c r="G79">
+        <v>0</v>
+      </c>
+      <c r="H79"/>
+      <c r="I79">
+        <v>1</v>
+      </c>
+      <c r="J79" t="s">
+        <v>20</v>
+      </c>
+      <c r="K79" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80">
+        <v>76</v>
+      </c>
+      <c r="B80" t="s">
+        <v>36</v>
+      </c>
+      <c r="C80" t="s">
+        <v>73</v>
+      </c>
+      <c r="D80" t="s">
+        <v>161</v>
+      </c>
+      <c r="E80" t="s">
+        <v>162</v>
+      </c>
+      <c r="F80">
+        <v>211088</v>
+      </c>
+      <c r="G80">
+        <v>0</v>
+      </c>
+      <c r="H80"/>
+      <c r="I80">
+        <v>1</v>
+      </c>
+      <c r="J80" t="s">
+        <v>20</v>
+      </c>
+      <c r="K80" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81">
+        <v>77</v>
+      </c>
+      <c r="B81" t="s">
+        <v>43</v>
+      </c>
+      <c r="C81" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" t="s">
+        <v>163</v>
+      </c>
+      <c r="E81" t="s">
+        <v>164</v>
+      </c>
+      <c r="F81">
+        <v>112100</v>
+      </c>
+      <c r="G81">
+        <v>0</v>
+      </c>
+      <c r="H81"/>
+      <c r="I81">
+        <v>1</v>
+      </c>
+      <c r="J81" t="s">
+        <v>20</v>
+      </c>
+      <c r="K81" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82">
+        <v>78</v>
+      </c>
+      <c r="B82" t="s">
+        <v>125</v>
+      </c>
+      <c r="C82" t="s">
+        <v>73</v>
+      </c>
+      <c r="D82" t="s">
+        <v>165</v>
+      </c>
+      <c r="E82" t="s">
+        <v>166</v>
+      </c>
+      <c r="F82">
+        <v>29392616</v>
+      </c>
+      <c r="G82">
+        <v>0</v>
+      </c>
+      <c r="H82">
+        <v>1</v>
+      </c>
+      <c r="I82">
+        <v>1</v>
+      </c>
+      <c r="J82" t="s">
+        <v>20</v>
+      </c>
+      <c r="K82" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83">
+        <v>79</v>
+      </c>
+      <c r="B83" t="s">
+        <v>36</v>
+      </c>
+      <c r="C83" t="s">
+        <v>73</v>
+      </c>
+      <c r="D83" t="s">
+        <v>167</v>
+      </c>
+      <c r="E83" t="s">
+        <v>145</v>
+      </c>
+      <c r="F83">
+        <v>6012882</v>
+      </c>
+      <c r="G83">
+        <v>0</v>
+      </c>
+      <c r="H83"/>
+      <c r="I83">
+        <v>1</v>
+      </c>
+      <c r="J83" t="s">
+        <v>20</v>
+      </c>
+      <c r="K83" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84">
+        <v>80</v>
+      </c>
+      <c r="B84" t="s">
+        <v>36</v>
+      </c>
+      <c r="C84" t="s">
+        <v>23</v>
+      </c>
+      <c r="D84" t="s">
+        <v>168</v>
+      </c>
+      <c r="E84" t="s">
+        <v>169</v>
+      </c>
+      <c r="F84">
+        <v>7200300</v>
+      </c>
+      <c r="G84">
+        <v>0</v>
+      </c>
+      <c r="H84"/>
+      <c r="I84">
+        <v>1</v>
+      </c>
+      <c r="J84" t="s">
+        <v>20</v>
+      </c>
+      <c r="K84" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85">
+        <v>81</v>
+      </c>
+      <c r="B85" t="s">
+        <v>36</v>
+      </c>
+      <c r="C85" t="s">
+        <v>73</v>
+      </c>
+      <c r="D85" t="s">
+        <v>170</v>
+      </c>
+      <c r="E85" t="s">
+        <v>145</v>
+      </c>
+      <c r="F85">
+        <v>692749</v>
+      </c>
+      <c r="G85">
+        <v>0</v>
+      </c>
+      <c r="H85"/>
+      <c r="I85">
+        <v>1</v>
+      </c>
+      <c r="J85" t="s">
+        <v>20</v>
+      </c>
+      <c r="K85" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86">
+        <v>82</v>
+      </c>
+      <c r="B86" t="s">
+        <v>171</v>
+      </c>
+      <c r="C86" t="s">
+        <v>83</v>
+      </c>
+      <c r="D86" t="s">
+        <v>172</v>
+      </c>
+      <c r="E86" t="s">
+        <v>173</v>
+      </c>
+      <c r="F86">
+        <v>3500000</v>
+      </c>
+      <c r="G86">
+        <v>0</v>
+      </c>
+      <c r="H86">
+        <v>1</v>
+      </c>
+      <c r="I86">
+        <v>1</v>
+      </c>
+      <c r="J86" t="s">
+        <v>20</v>
+      </c>
+      <c r="K86" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87">
+        <v>83</v>
+      </c>
+      <c r="B87" t="s">
+        <v>107</v>
+      </c>
+      <c r="C87" t="s">
+        <v>73</v>
+      </c>
+      <c r="D87" t="s">
+        <v>108</v>
+      </c>
+      <c r="E87" t="s">
+        <v>174</v>
+      </c>
+      <c r="F87">
+        <v>50000000</v>
+      </c>
+      <c r="G87">
+        <v>23441662</v>
+      </c>
+      <c r="H87">
+        <v>1</v>
+      </c>
+      <c r="I87">
+        <v>1</v>
+      </c>
+      <c r="J87" t="s">
+        <v>20</v>
+      </c>
+      <c r="K87" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88">
+        <v>84</v>
+      </c>
+      <c r="B88" t="s">
+        <v>175</v>
+      </c>
+      <c r="C88" t="s">
+        <v>176</v>
+      </c>
+      <c r="D88" t="s">
+        <v>177</v>
+      </c>
+      <c r="E88" t="s">
+        <v>178</v>
+      </c>
+      <c r="F88">
+        <v>21231000</v>
+      </c>
+      <c r="G88">
+        <v>0</v>
+      </c>
+      <c r="H88">
+        <v>1</v>
+      </c>
+      <c r="I88">
+        <v>1</v>
+      </c>
+      <c r="J88" t="s">
+        <v>20</v>
+      </c>
+      <c r="K88" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89">
+        <v>85</v>
+      </c>
+      <c r="B89" t="s">
+        <v>81</v>
+      </c>
+      <c r="C89" t="s">
+        <v>57</v>
+      </c>
+      <c r="D89" t="s">
+        <v>139</v>
+      </c>
+      <c r="E89" t="s">
+        <v>179</v>
+      </c>
+      <c r="F89">
+        <v>579644</v>
+      </c>
+      <c r="G89">
+        <v>0</v>
+      </c>
+      <c r="H89"/>
+      <c r="I89">
+        <v>1</v>
+      </c>
+      <c r="J89" t="s">
+        <v>20</v>
+      </c>
+      <c r="K89" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90">
+        <v>86</v>
+      </c>
+      <c r="B90" t="s">
+        <v>180</v>
+      </c>
+      <c r="C90" t="s">
+        <v>83</v>
+      </c>
+      <c r="D90" t="s">
+        <v>181</v>
+      </c>
+      <c r="E90" t="s">
+        <v>182</v>
+      </c>
+      <c r="F90">
+        <v>15000000</v>
+      </c>
+      <c r="G90">
+        <v>0</v>
+      </c>
+      <c r="H90"/>
+      <c r="I90">
+        <v>1</v>
+      </c>
+      <c r="J90" t="s">
+        <v>20</v>
+      </c>
+      <c r="K90" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91">
+        <v>87</v>
+      </c>
+      <c r="B91" t="s">
+        <v>183</v>
+      </c>
+      <c r="C91" t="s">
+        <v>83</v>
+      </c>
+      <c r="D91" t="s">
+        <v>184</v>
+      </c>
+      <c r="E91" t="s">
+        <v>185</v>
+      </c>
+      <c r="F91">
+        <v>4184837</v>
+      </c>
+      <c r="G91">
+        <v>0</v>
+      </c>
+      <c r="H91">
+        <v>1</v>
+      </c>
+      <c r="I91">
+        <v>1</v>
+      </c>
+      <c r="J91" t="s">
+        <v>20</v>
+      </c>
+      <c r="K91" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92">
+        <v>88</v>
+      </c>
+      <c r="B92" t="s">
+        <v>183</v>
+      </c>
+      <c r="C92" t="s">
+        <v>83</v>
+      </c>
+      <c r="D92" t="s">
+        <v>186</v>
+      </c>
+      <c r="E92" t="s">
+        <v>187</v>
+      </c>
+      <c r="F92">
+        <v>4629860</v>
+      </c>
+      <c r="G92">
+        <v>0</v>
+      </c>
+      <c r="H92">
+        <v>1</v>
+      </c>
+      <c r="I92">
+        <v>1</v>
+      </c>
+      <c r="J92" t="s">
+        <v>20</v>
+      </c>
+      <c r="K92" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93">
+        <v>89</v>
+      </c>
+      <c r="B93" t="s">
+        <v>188</v>
+      </c>
+      <c r="C93" t="s">
+        <v>176</v>
+      </c>
+      <c r="D93" t="s">
+        <v>189</v>
+      </c>
+      <c r="E93" t="s">
+        <v>190</v>
+      </c>
+      <c r="F93">
+        <v>3594478</v>
+      </c>
+      <c r="G93">
+        <v>1459357</v>
+      </c>
+      <c r="H93">
+        <v>2</v>
+      </c>
+      <c r="I93">
+        <v>2</v>
+      </c>
+      <c r="J93" t="s">
+        <v>26</v>
+      </c>
+      <c r="K93" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94">
+        <v>90</v>
+      </c>
+      <c r="B94" t="s">
+        <v>180</v>
+      </c>
+      <c r="C94" t="s">
+        <v>83</v>
+      </c>
+      <c r="D94" t="s">
+        <v>191</v>
+      </c>
+      <c r="E94" t="s">
+        <v>192</v>
+      </c>
+      <c r="F94">
+        <v>4020000</v>
+      </c>
+      <c r="G94">
+        <v>0</v>
+      </c>
+      <c r="H94"/>
+      <c r="I94">
+        <v>1</v>
+      </c>
+      <c r="J94" t="s">
+        <v>20</v>
+      </c>
+      <c r="K94" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95">
+        <v>91</v>
+      </c>
+      <c r="B95" t="s">
+        <v>81</v>
+      </c>
+      <c r="C95" t="s">
+        <v>57</v>
+      </c>
+      <c r="D95" t="s">
+        <v>193</v>
+      </c>
+      <c r="E95" t="s">
+        <v>194</v>
+      </c>
+      <c r="F95">
+        <v>149565</v>
+      </c>
+      <c r="G95">
+        <v>0</v>
+      </c>
+      <c r="H95"/>
+      <c r="I95">
+        <v>1</v>
+      </c>
+      <c r="J95" t="s">
+        <v>20</v>
+      </c>
+      <c r="K95" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96">
+        <v>92</v>
+      </c>
+      <c r="B96" t="s">
+        <v>39</v>
+      </c>
+      <c r="C96" t="s">
+        <v>73</v>
+      </c>
+      <c r="D96" t="s">
+        <v>195</v>
+      </c>
+      <c r="E96" t="s">
+        <v>196</v>
+      </c>
+      <c r="F96">
+        <v>20000000</v>
+      </c>
+      <c r="G96">
+        <v>0</v>
+      </c>
+      <c r="H96"/>
+      <c r="I96">
+        <v>1</v>
+      </c>
+      <c r="J96" t="s">
+        <v>20</v>
+      </c>
+      <c r="K96" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97">
+        <v>93</v>
+      </c>
+      <c r="B97" t="s">
+        <v>43</v>
+      </c>
+      <c r="C97" t="s">
+        <v>83</v>
+      </c>
+      <c r="D97" t="s">
+        <v>197</v>
+      </c>
+      <c r="E97" t="s">
+        <v>145</v>
+      </c>
+      <c r="F97">
+        <v>202596</v>
+      </c>
+      <c r="G97">
+        <v>0</v>
+      </c>
+      <c r="H97"/>
+      <c r="I97">
+        <v>1</v>
+      </c>
+      <c r="J97" t="s">
+        <v>20</v>
+      </c>
+      <c r="K97" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98">
+        <v>94</v>
+      </c>
+      <c r="B98" t="s">
+        <v>188</v>
+      </c>
+      <c r="C98" t="s">
+        <v>176</v>
+      </c>
+      <c r="D98" t="s">
+        <v>198</v>
+      </c>
+      <c r="E98" t="s">
+        <v>199</v>
+      </c>
+      <c r="F98">
+        <v>5171961</v>
+      </c>
+      <c r="G98">
+        <v>0</v>
+      </c>
+      <c r="H98">
+        <v>1</v>
+      </c>
+      <c r="I98">
+        <v>1</v>
+      </c>
+      <c r="J98" t="s">
+        <v>20</v>
+      </c>
+      <c r="K98" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99">
+        <v>95</v>
+      </c>
+      <c r="B99" t="s">
+        <v>39</v>
+      </c>
+      <c r="C99" t="s">
+        <v>73</v>
+      </c>
+      <c r="D99" t="s">
+        <v>200</v>
+      </c>
+      <c r="E99" t="s">
+        <v>201</v>
+      </c>
+      <c r="F99">
+        <v>20000000</v>
+      </c>
+      <c r="G99">
+        <v>0</v>
+      </c>
+      <c r="H99"/>
+      <c r="I99">
+        <v>1</v>
+      </c>
+      <c r="J99" t="s">
+        <v>20</v>
+      </c>
+      <c r="K99" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100">
+        <v>96</v>
+      </c>
+      <c r="B100" t="s">
+        <v>36</v>
+      </c>
+      <c r="C100" t="s">
+        <v>73</v>
+      </c>
+      <c r="D100" t="s">
+        <v>202</v>
+      </c>
+      <c r="E100" t="s">
+        <v>147</v>
+      </c>
+      <c r="F100">
+        <v>8178938</v>
+      </c>
+      <c r="G100">
+        <v>0</v>
+      </c>
+      <c r="H100"/>
+      <c r="I100">
+        <v>1</v>
+      </c>
+      <c r="J100" t="s">
+        <v>20</v>
+      </c>
+      <c r="K100" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101">
+        <v>97</v>
+      </c>
+      <c r="B101" t="s">
+        <v>183</v>
+      </c>
+      <c r="C101" t="s">
+        <v>83</v>
+      </c>
+      <c r="D101" t="s">
+        <v>203</v>
+      </c>
+      <c r="E101" t="s">
+        <v>204</v>
+      </c>
+      <c r="F101">
+        <v>10000000</v>
+      </c>
+      <c r="G101">
+        <v>0</v>
+      </c>
+      <c r="H101">
+        <v>1</v>
+      </c>
+      <c r="I101">
+        <v>1</v>
+      </c>
+      <c r="J101" t="s">
+        <v>20</v>
+      </c>
+      <c r="K101" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102">
+        <v>98</v>
+      </c>
+      <c r="B102" t="s">
+        <v>205</v>
+      </c>
+      <c r="C102" t="s">
+        <v>206</v>
+      </c>
+      <c r="D102" t="s">
+        <v>207</v>
+      </c>
+      <c r="E102" t="s">
+        <v>199</v>
+      </c>
+      <c r="F102">
+        <v>2339553</v>
+      </c>
+      <c r="G102">
+        <v>2213967</v>
+      </c>
+      <c r="H102">
+        <v>1</v>
+      </c>
+      <c r="I102">
+        <v>1</v>
+      </c>
+      <c r="J102" t="s">
+        <v>20</v>
+      </c>
+      <c r="K102" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103">
+        <v>99</v>
+      </c>
+      <c r="B103" t="s">
+        <v>208</v>
+      </c>
+      <c r="C103" t="s">
+        <v>73</v>
+      </c>
+      <c r="D103" t="s">
+        <v>209</v>
+      </c>
+      <c r="E103" t="s">
+        <v>210</v>
+      </c>
+      <c r="F103">
+        <v>300000000</v>
+      </c>
+      <c r="G103">
+        <v>281966700</v>
+      </c>
+      <c r="H103">
+        <v>1</v>
+      </c>
+      <c r="I103">
+        <v>1</v>
+      </c>
+      <c r="J103" t="s">
+        <v>20</v>
+      </c>
+      <c r="K103" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104">
+        <v>100</v>
+      </c>
+      <c r="B104" t="s">
+        <v>180</v>
+      </c>
+      <c r="C104" t="s">
+        <v>83</v>
+      </c>
+      <c r="D104" t="s">
+        <v>211</v>
+      </c>
+      <c r="E104" t="s">
+        <v>212</v>
+      </c>
+      <c r="F104">
+        <v>3040000</v>
+      </c>
+      <c r="G104">
+        <v>0</v>
+      </c>
+      <c r="H104"/>
+      <c r="I104">
+        <v>1</v>
+      </c>
+      <c r="J104" t="s">
+        <v>20</v>
+      </c>
+      <c r="K104" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105">
+        <v>101</v>
+      </c>
+      <c r="B105" t="s">
+        <v>128</v>
+      </c>
+      <c r="C105" t="s">
+        <v>83</v>
+      </c>
+      <c r="D105" t="s">
+        <v>213</v>
+      </c>
+      <c r="E105" t="s">
+        <v>214</v>
+      </c>
+      <c r="F105">
+        <v>8000000</v>
+      </c>
+      <c r="G105">
+        <v>0</v>
+      </c>
+      <c r="H105"/>
+      <c r="I105">
+        <v>1</v>
+      </c>
+      <c r="J105" t="s">
+        <v>20</v>
+      </c>
+      <c r="K105" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106">
+        <v>102</v>
+      </c>
+      <c r="B106" t="s">
+        <v>180</v>
+      </c>
+      <c r="C106" t="s">
+        <v>83</v>
+      </c>
+      <c r="D106" t="s">
+        <v>215</v>
+      </c>
+      <c r="E106" t="s">
+        <v>216</v>
+      </c>
+      <c r="F106">
+        <v>6400000</v>
+      </c>
+      <c r="G106">
+        <v>0</v>
+      </c>
+      <c r="H106"/>
+      <c r="I106">
+        <v>1</v>
+      </c>
+      <c r="J106" t="s">
+        <v>20</v>
+      </c>
+      <c r="K106" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107">
+        <v>103</v>
+      </c>
+      <c r="B107" t="s">
+        <v>128</v>
+      </c>
+      <c r="C107" t="s">
+        <v>83</v>
+      </c>
+      <c r="D107" t="s">
+        <v>217</v>
+      </c>
+      <c r="E107" t="s">
+        <v>218</v>
+      </c>
+      <c r="F107">
+        <v>9851450</v>
+      </c>
+      <c r="G107">
+        <v>6254875</v>
+      </c>
+      <c r="H107">
+        <v>1</v>
+      </c>
+      <c r="I107">
+        <v>1</v>
+      </c>
+      <c r="J107" t="s">
+        <v>20</v>
+      </c>
+      <c r="K107" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108">
+        <v>104</v>
+      </c>
+      <c r="B108" t="s">
+        <v>78</v>
+      </c>
+      <c r="C108" t="s">
+        <v>57</v>
+      </c>
+      <c r="D108" t="s">
+        <v>219</v>
+      </c>
+      <c r="E108" t="s">
+        <v>220</v>
+      </c>
+      <c r="F108">
+        <v>1972</v>
+      </c>
+      <c r="G108">
+        <v>0</v>
+      </c>
+      <c r="H108">
+        <v>1</v>
+      </c>
+      <c r="I108">
+        <v>1</v>
+      </c>
+      <c r="J108" t="s">
+        <v>20</v>
+      </c>
+      <c r="K108" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109">
+        <v>105</v>
+      </c>
+      <c r="B109" t="s">
+        <v>171</v>
+      </c>
+      <c r="C109" t="s">
+        <v>83</v>
+      </c>
+      <c r="D109" t="s">
+        <v>221</v>
+      </c>
+      <c r="E109" t="s">
+        <v>222</v>
+      </c>
+      <c r="F109">
+        <v>12866666</v>
+      </c>
+      <c r="G109">
+        <v>0</v>
+      </c>
+      <c r="H109">
+        <v>1</v>
+      </c>
+      <c r="I109">
+        <v>1</v>
+      </c>
+      <c r="J109" t="s">
+        <v>20</v>
+      </c>
+      <c r="K109" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110">
+        <v>106</v>
+      </c>
+      <c r="B110" t="s">
+        <v>81</v>
+      </c>
+      <c r="C110" t="s">
+        <v>57</v>
+      </c>
+      <c r="D110" t="s">
+        <v>219</v>
+      </c>
+      <c r="E110" t="s">
+        <v>223</v>
+      </c>
+      <c r="F110">
+        <v>195071</v>
+      </c>
+      <c r="G110">
+        <v>0</v>
+      </c>
+      <c r="H110">
+        <v>1</v>
+      </c>
+      <c r="I110">
+        <v>1</v>
+      </c>
+      <c r="J110" t="s">
+        <v>20</v>
+      </c>
+      <c r="K110" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111">
+        <v>107</v>
+      </c>
+      <c r="B111" t="s">
+        <v>183</v>
+      </c>
+      <c r="C111" t="s">
+        <v>83</v>
+      </c>
+      <c r="D111" t="s">
+        <v>224</v>
+      </c>
+      <c r="E111" t="s">
+        <v>225</v>
+      </c>
+      <c r="F111">
+        <v>3607869</v>
+      </c>
+      <c r="G111">
+        <v>0</v>
+      </c>
+      <c r="H111">
+        <v>1</v>
+      </c>
+      <c r="I111">
+        <v>1</v>
+      </c>
+      <c r="J111" t="s">
+        <v>20</v>
+      </c>
+      <c r="K111" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112">
+        <v>108</v>
+      </c>
+      <c r="B112" t="s">
+        <v>36</v>
+      </c>
+      <c r="C112" t="s">
+        <v>226</v>
+      </c>
+      <c r="D112" t="s">
+        <v>227</v>
+      </c>
+      <c r="E112" t="s">
+        <v>228</v>
+      </c>
+      <c r="F112">
+        <v>709818</v>
+      </c>
+      <c r="G112">
+        <v>0</v>
+      </c>
+      <c r="H112">
+        <v>1</v>
+      </c>
+      <c r="I112">
+        <v>1</v>
+      </c>
+      <c r="J112" t="s">
+        <v>20</v>
+      </c>
+      <c r="K112" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113">
+        <v>109</v>
+      </c>
+      <c r="B113" t="s">
+        <v>229</v>
+      </c>
+      <c r="C113" t="s">
+        <v>176</v>
+      </c>
+      <c r="D113" t="s">
+        <v>230</v>
+      </c>
+      <c r="E113" t="s">
+        <v>231</v>
+      </c>
+      <c r="F113">
+        <v>3250000</v>
+      </c>
+      <c r="G113">
+        <v>520000</v>
+      </c>
+      <c r="H113">
+        <v>1</v>
+      </c>
+      <c r="I113">
+        <v>1</v>
+      </c>
+      <c r="J113" t="s">
+        <v>20</v>
+      </c>
+      <c r="K113" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114">
+        <v>110</v>
+      </c>
+      <c r="B114" t="s">
+        <v>39</v>
+      </c>
+      <c r="C114" t="s">
+        <v>73</v>
+      </c>
+      <c r="D114" t="s">
+        <v>232</v>
+      </c>
+      <c r="E114" t="s">
+        <v>233</v>
+      </c>
+      <c r="F114">
+        <v>20000000</v>
+      </c>
+      <c r="G114">
+        <v>0</v>
+      </c>
+      <c r="H114">
+        <v>1</v>
+      </c>
+      <c r="I114">
+        <v>1</v>
+      </c>
+      <c r="J114" t="s">
+        <v>20</v>
+      </c>
+      <c r="K114" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115">
+        <v>111</v>
+      </c>
+      <c r="B115" t="s">
+        <v>234</v>
+      </c>
+      <c r="C115" t="s">
+        <v>83</v>
+      </c>
+      <c r="D115" t="s">
+        <v>235</v>
+      </c>
+      <c r="E115" t="s">
+        <v>236</v>
+      </c>
+      <c r="F115">
+        <v>213252262</v>
+      </c>
+      <c r="G115">
+        <v>160010221</v>
+      </c>
+      <c r="H115">
+        <v>1</v>
+      </c>
+      <c r="I115">
+        <v>1</v>
+      </c>
+      <c r="J115" t="s">
+        <v>20</v>
+      </c>
+      <c r="K115" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116">
+        <v>112</v>
+      </c>
+      <c r="B116" t="s">
+        <v>183</v>
+      </c>
+      <c r="C116" t="s">
+        <v>83</v>
+      </c>
+      <c r="D116" t="s">
+        <v>237</v>
+      </c>
+      <c r="E116" t="s">
+        <v>185</v>
+      </c>
+      <c r="F116">
+        <v>3000000</v>
+      </c>
+      <c r="G116">
+        <v>0</v>
+      </c>
+      <c r="H116">
+        <v>1</v>
+      </c>
+      <c r="I116">
+        <v>1</v>
+      </c>
+      <c r="J116" t="s">
+        <v>20</v>
+      </c>
+      <c r="K116" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117">
+        <v>113</v>
+      </c>
+      <c r="B117" t="s">
+        <v>183</v>
+      </c>
+      <c r="C117" t="s">
+        <v>83</v>
+      </c>
+      <c r="D117" t="s">
+        <v>238</v>
+      </c>
+      <c r="E117" t="s">
+        <v>239</v>
+      </c>
+      <c r="F117">
+        <v>4500000</v>
+      </c>
+      <c r="G117">
+        <v>0</v>
+      </c>
+      <c r="H117">
+        <v>1</v>
+      </c>
+      <c r="I117">
+        <v>1</v>
+      </c>
+      <c r="J117" t="s">
+        <v>20</v>
+      </c>
+      <c r="K117" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118">
+        <v>114</v>
+      </c>
+      <c r="B118" t="s">
+        <v>49</v>
+      </c>
+      <c r="C118" t="s">
+        <v>83</v>
+      </c>
+      <c r="D118" t="s">
+        <v>240</v>
+      </c>
+      <c r="E118" t="s">
+        <v>241</v>
+      </c>
+      <c r="F118">
+        <v>500000</v>
+      </c>
+      <c r="G118">
+        <v>0</v>
+      </c>
+      <c r="H118">
+        <v>1</v>
+      </c>
+      <c r="I118">
+        <v>1</v>
+      </c>
+      <c r="J118" t="s">
+        <v>20</v>
+      </c>
+      <c r="K118" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119">
+        <v>115</v>
+      </c>
+      <c r="B119" t="s">
+        <v>81</v>
+      </c>
+      <c r="C119" t="s">
+        <v>226</v>
+      </c>
+      <c r="D119" t="s">
+        <v>242</v>
+      </c>
+      <c r="E119" t="s">
+        <v>243</v>
+      </c>
+      <c r="F119">
+        <v>639538</v>
+      </c>
+      <c r="G119">
+        <v>320627</v>
+      </c>
+      <c r="H119">
+        <v>1</v>
+      </c>
+      <c r="I119">
+        <v>1</v>
+      </c>
+      <c r="J119" t="s">
+        <v>20</v>
+      </c>
+      <c r="K119" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120">
+        <v>116</v>
+      </c>
+      <c r="B120" t="s">
+        <v>175</v>
+      </c>
+      <c r="C120" t="s">
+        <v>176</v>
+      </c>
+      <c r="D120" t="s">
+        <v>189</v>
+      </c>
+      <c r="E120" t="s">
+        <v>244</v>
+      </c>
+      <c r="F120">
+        <v>7701500</v>
+      </c>
+      <c r="G120">
+        <v>1298252</v>
+      </c>
+      <c r="H120">
+        <v>1</v>
+      </c>
+      <c r="I120">
+        <v>1</v>
+      </c>
+      <c r="J120" t="s">
+        <v>20</v>
+      </c>
+      <c r="K120" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121">
+        <v>117</v>
+      </c>
+      <c r="B121" t="s">
+        <v>43</v>
+      </c>
+      <c r="C121" t="s">
+        <v>83</v>
+      </c>
+      <c r="D121" t="s">
+        <v>245</v>
+      </c>
+      <c r="E121" t="s">
+        <v>246</v>
+      </c>
+      <c r="F121">
+        <v>18510639</v>
+      </c>
+      <c r="G121">
+        <v>0</v>
+      </c>
+      <c r="H121">
+        <v>1</v>
+      </c>
+      <c r="I121">
+        <v>1</v>
+      </c>
+      <c r="J121" t="s">
+        <v>20</v>
+      </c>
+      <c r="K121" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122">
+        <v>118</v>
+      </c>
+      <c r="B122" t="s">
+        <v>180</v>
+      </c>
+      <c r="C122" t="s">
+        <v>83</v>
+      </c>
+      <c r="D122" t="s">
+        <v>247</v>
+      </c>
+      <c r="E122" t="s">
+        <v>248</v>
+      </c>
+      <c r="F122">
+        <v>1548403</v>
+      </c>
+      <c r="G122">
+        <v>0</v>
+      </c>
+      <c r="H122">
+        <v>1</v>
+      </c>
+      <c r="I122">
+        <v>1</v>
+      </c>
+      <c r="J122" t="s">
+        <v>20</v>
+      </c>
+      <c r="K122" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123">
+        <v>119</v>
+      </c>
+      <c r="B123" t="s">
+        <v>36</v>
+      </c>
+      <c r="C123" t="s">
+        <v>226</v>
+      </c>
+      <c r="D123" t="s">
+        <v>249</v>
+      </c>
+      <c r="E123" t="s">
+        <v>250</v>
+      </c>
+      <c r="F123">
+        <v>147755</v>
+      </c>
+      <c r="G123">
+        <v>0</v>
+      </c>
+      <c r="H123">
+        <v>1</v>
+      </c>
+      <c r="I123">
+        <v>1</v>
+      </c>
+      <c r="J123" t="s">
+        <v>20</v>
+      </c>
+      <c r="K123" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124">
+        <v>120</v>
+      </c>
+      <c r="B124" t="s">
+        <v>251</v>
+      </c>
+      <c r="C124" t="s">
+        <v>176</v>
+      </c>
+      <c r="D124" t="s">
+        <v>252</v>
+      </c>
+      <c r="E124" t="s">
+        <v>253</v>
+      </c>
+      <c r="F124">
+        <v>25000000</v>
+      </c>
+      <c r="G124">
+        <v>20833334</v>
+      </c>
+      <c r="H124">
+        <v>1</v>
+      </c>
+      <c r="I124">
+        <v>1</v>
+      </c>
+      <c r="J124" t="s">
+        <v>20</v>
+      </c>
+      <c r="K124" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125">
+        <v>121</v>
+      </c>
+      <c r="B125" t="s">
+        <v>254</v>
+      </c>
+      <c r="C125" t="s">
+        <v>73</v>
+      </c>
+      <c r="D125" t="s">
+        <v>255</v>
+      </c>
+      <c r="E125" t="s">
+        <v>256</v>
+      </c>
+      <c r="F125">
+        <v>20000000</v>
+      </c>
+      <c r="G125">
+        <v>27656400</v>
+      </c>
+      <c r="H125">
+        <v>1</v>
+      </c>
+      <c r="I125">
+        <v>1</v>
+      </c>
+      <c r="J125" t="s">
+        <v>20</v>
+      </c>
+      <c r="K125" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126">
+        <v>122</v>
+      </c>
+      <c r="B126" t="s">
+        <v>81</v>
+      </c>
+      <c r="C126" t="s">
+        <v>83</v>
+      </c>
+      <c r="D126" t="s">
+        <v>257</v>
+      </c>
+      <c r="E126" t="s">
+        <v>258</v>
+      </c>
+      <c r="F126">
+        <v>613000</v>
+      </c>
+      <c r="G126">
+        <v>0</v>
+      </c>
+      <c r="H126">
+        <v>1</v>
+      </c>
+      <c r="I126">
+        <v>1</v>
+      </c>
+      <c r="J126" t="s">
+        <v>20</v>
+      </c>
+      <c r="K126" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127">
+        <v>123</v>
+      </c>
+      <c r="B127" t="s">
+        <v>92</v>
+      </c>
+      <c r="C127" t="s">
+        <v>206</v>
+      </c>
+      <c r="D127" t="s">
+        <v>259</v>
+      </c>
+      <c r="E127" t="s">
+        <v>260</v>
+      </c>
+      <c r="F127">
+        <v>1500000</v>
+      </c>
+      <c r="G127">
+        <v>0</v>
+      </c>
+      <c r="H127">
+        <v>1</v>
+      </c>
+      <c r="I127">
+        <v>1</v>
+      </c>
+      <c r="J127" t="s">
+        <v>20</v>
+      </c>
+      <c r="K127" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128">
+        <v>124</v>
+      </c>
+      <c r="B128" t="s">
+        <v>81</v>
+      </c>
+      <c r="C128" t="s">
+        <v>226</v>
+      </c>
+      <c r="D128" t="s">
+        <v>261</v>
+      </c>
+      <c r="E128" t="s">
+        <v>262</v>
+      </c>
+      <c r="F128">
+        <v>23760</v>
+      </c>
+      <c r="G128">
+        <v>0</v>
+      </c>
+      <c r="H128">
+        <v>1</v>
+      </c>
+      <c r="I128">
+        <v>1</v>
+      </c>
+      <c r="J128" t="s">
+        <v>20</v>
+      </c>
+      <c r="K128" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129">
+        <v>125</v>
+      </c>
+      <c r="B129" t="s">
+        <v>49</v>
+      </c>
+      <c r="C129" t="s">
+        <v>83</v>
+      </c>
+      <c r="D129" t="s">
+        <v>263</v>
+      </c>
+      <c r="E129" t="s">
+        <v>264</v>
+      </c>
+      <c r="F129">
+        <v>1583334</v>
+      </c>
+      <c r="G129">
+        <v>1067104</v>
+      </c>
+      <c r="H129">
+        <v>2</v>
+      </c>
+      <c r="I129">
+        <v>2</v>
+      </c>
+      <c r="J129" t="s">
+        <v>26</v>
+      </c>
+      <c r="K129" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130">
+        <v>126</v>
+      </c>
+      <c r="B130" t="s">
+        <v>265</v>
+      </c>
+      <c r="C130" t="s">
+        <v>23</v>
+      </c>
+      <c r="D130" t="s">
+        <v>266</v>
+      </c>
+      <c r="E130" t="s">
+        <v>267</v>
+      </c>
+      <c r="F130">
+        <v>20000000</v>
+      </c>
+      <c r="G130">
+        <v>10993961</v>
+      </c>
+      <c r="H130">
+        <v>1</v>
+      </c>
+      <c r="I130">
+        <v>1</v>
+      </c>
+      <c r="J130" t="s">
+        <v>20</v>
+      </c>
+      <c r="K130" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131">
+        <v>127</v>
+      </c>
+      <c r="B131" t="s">
+        <v>39</v>
+      </c>
+      <c r="C131" t="s">
+        <v>73</v>
+      </c>
+      <c r="D131" t="s">
+        <v>268</v>
+      </c>
+      <c r="E131" t="s">
+        <v>269</v>
+      </c>
+      <c r="F131">
+        <v>20000000</v>
+      </c>
+      <c r="G131">
+        <v>0</v>
+      </c>
+      <c r="H131">
+        <v>1</v>
+      </c>
+      <c r="I131">
+        <v>1</v>
+      </c>
+      <c r="J131" t="s">
+        <v>20</v>
+      </c>
+      <c r="K131" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132">
+        <v>128</v>
+      </c>
+      <c r="B132" t="s">
+        <v>270</v>
+      </c>
+      <c r="C132" t="s">
+        <v>226</v>
+      </c>
+      <c r="D132" t="s">
+        <v>271</v>
+      </c>
+      <c r="E132" t="s">
+        <v>272</v>
+      </c>
+      <c r="F132">
+        <v>74923</v>
+      </c>
+      <c r="G132">
+        <v>0</v>
+      </c>
+      <c r="H132">
+        <v>1</v>
+      </c>
+      <c r="I132">
+        <v>1</v>
+      </c>
+      <c r="J132" t="s">
+        <v>20</v>
+      </c>
+      <c r="K132" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133">
+        <v>129</v>
+      </c>
+      <c r="B133" t="s">
+        <v>81</v>
+      </c>
+      <c r="C133" t="s">
+        <v>226</v>
+      </c>
+      <c r="D133" t="s">
+        <v>273</v>
+      </c>
+      <c r="E133" t="s">
+        <v>274</v>
+      </c>
+      <c r="F133">
+        <v>84635</v>
+      </c>
+      <c r="G133">
+        <v>0</v>
+      </c>
+      <c r="H133">
+        <v>1</v>
+      </c>
+      <c r="I133">
+        <v>1</v>
+      </c>
+      <c r="J133" t="s">
+        <v>20</v>
+      </c>
+      <c r="K133" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134">
+        <v>130</v>
+      </c>
+      <c r="B134" t="s">
+        <v>49</v>
+      </c>
+      <c r="C134" t="s">
+        <v>83</v>
+      </c>
+      <c r="D134" t="s">
+        <v>275</v>
+      </c>
+      <c r="E134" t="s">
+        <v>276</v>
+      </c>
+      <c r="F134">
+        <v>6333334</v>
+      </c>
+      <c r="G134">
+        <v>6333334</v>
+      </c>
+      <c r="H134">
+        <v>2</v>
+      </c>
+      <c r="I134">
+        <v>2</v>
+      </c>
+      <c r="J134" t="s">
+        <v>26</v>
+      </c>
+      <c r="K134" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135">
+        <v>131</v>
+      </c>
+      <c r="B135" t="s">
+        <v>277</v>
+      </c>
+      <c r="C135" t="s">
+        <v>83</v>
+      </c>
+      <c r="D135" t="s">
+        <v>278</v>
+      </c>
+      <c r="E135" t="s">
+        <v>272</v>
+      </c>
+      <c r="F135">
+        <v>625918</v>
+      </c>
+      <c r="G135">
+        <v>0</v>
+      </c>
+      <c r="H135">
+        <v>1</v>
+      </c>
+      <c r="I135">
+        <v>1</v>
+      </c>
+      <c r="J135" t="s">
+        <v>20</v>
+      </c>
+      <c r="K135" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136">
+        <v>132</v>
+      </c>
+      <c r="B136" t="s">
+        <v>183</v>
+      </c>
+      <c r="C136" t="s">
+        <v>83</v>
+      </c>
+      <c r="D136" t="s">
+        <v>279</v>
+      </c>
+      <c r="E136" t="s">
+        <v>280</v>
+      </c>
+      <c r="F136">
+        <v>10194446</v>
+      </c>
+      <c r="G136">
+        <v>3726836</v>
+      </c>
+      <c r="H136">
+        <v>1</v>
+      </c>
+      <c r="I136">
+        <v>1</v>
+      </c>
+      <c r="J136" t="s">
+        <v>20</v>
+      </c>
+      <c r="K136" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137">
+        <v>133</v>
+      </c>
+      <c r="B137" t="s">
+        <v>78</v>
+      </c>
+      <c r="C137" t="s">
+        <v>57</v>
+      </c>
+      <c r="D137" t="s">
+        <v>281</v>
+      </c>
+      <c r="E137" t="s">
+        <v>282</v>
+      </c>
+      <c r="F137">
+        <v>2536</v>
+      </c>
+      <c r="G137">
+        <v>0</v>
+      </c>
+      <c r="H137">
+        <v>1</v>
+      </c>
+      <c r="I137">
+        <v>1</v>
+      </c>
+      <c r="J137" t="s">
+        <v>20</v>
+      </c>
+      <c r="K137" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138">
+        <v>134</v>
+      </c>
+      <c r="B138" t="s">
+        <v>36</v>
+      </c>
+      <c r="C138" t="s">
+        <v>83</v>
+      </c>
+      <c r="D138" t="s">
+        <v>246</v>
+      </c>
+      <c r="E138" t="s">
+        <v>283</v>
+      </c>
+      <c r="F138">
+        <v>483000</v>
+      </c>
+      <c r="G138">
+        <v>0</v>
+      </c>
+      <c r="H138">
+        <v>1</v>
+      </c>
+      <c r="I138">
+        <v>1</v>
+      </c>
+      <c r="J138" t="s">
+        <v>20</v>
+      </c>
+      <c r="K138" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139">
+        <v>135</v>
+      </c>
+      <c r="B139" t="s">
+        <v>284</v>
+      </c>
+      <c r="C139" t="s">
+        <v>83</v>
+      </c>
+      <c r="D139" t="s">
+        <v>285</v>
+      </c>
+      <c r="E139" t="s">
+        <v>286</v>
+      </c>
+      <c r="F139">
+        <v>25458003</v>
+      </c>
+      <c r="G139">
+        <v>20364889</v>
+      </c>
+      <c r="H139">
+        <v>2</v>
+      </c>
+      <c r="I139">
+        <v>2</v>
+      </c>
+      <c r="J139" t="s">
+        <v>26</v>
+      </c>
+      <c r="K139" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140">
+        <v>136</v>
+      </c>
+      <c r="B140" t="s">
+        <v>287</v>
+      </c>
+      <c r="C140" t="s">
+        <v>206</v>
+      </c>
+      <c r="D140" t="s">
+        <v>288</v>
+      </c>
+      <c r="E140" t="s">
+        <v>289</v>
+      </c>
+      <c r="F140">
+        <v>800000</v>
+      </c>
+      <c r="G140">
+        <v>0</v>
+      </c>
+      <c r="H140">
+        <v>1</v>
+      </c>
+      <c r="I140">
+        <v>1</v>
+      </c>
+      <c r="J140" t="s">
+        <v>20</v>
+      </c>
+      <c r="K140" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141">
+        <v>137</v>
+      </c>
+      <c r="B141" t="s">
+        <v>39</v>
+      </c>
+      <c r="C141" t="s">
+        <v>73</v>
+      </c>
+      <c r="D141" t="s">
+        <v>290</v>
+      </c>
+      <c r="E141" t="s">
+        <v>291</v>
+      </c>
+      <c r="F141">
+        <v>5000000</v>
+      </c>
+      <c r="G141">
+        <v>0</v>
+      </c>
+      <c r="H141">
+        <v>1</v>
+      </c>
+      <c r="I141">
+        <v>1</v>
+      </c>
+      <c r="J141" t="s">
+        <v>20</v>
+      </c>
+      <c r="K141" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142">
+        <v>138</v>
+      </c>
+      <c r="B142" t="s">
+        <v>183</v>
+      </c>
+      <c r="C142" t="s">
+        <v>83</v>
+      </c>
+      <c r="D142" t="s">
+        <v>186</v>
+      </c>
+      <c r="E142" t="s">
+        <v>185</v>
+      </c>
+      <c r="F142">
+        <v>16922566</v>
+      </c>
+      <c r="G142">
+        <v>0</v>
+      </c>
+      <c r="H142">
+        <v>1</v>
+      </c>
+      <c r="I142">
+        <v>1</v>
+      </c>
+      <c r="J142" t="s">
+        <v>20</v>
+      </c>
+      <c r="K142" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143">
+        <v>139</v>
+      </c>
+      <c r="B143" t="s">
+        <v>81</v>
+      </c>
+      <c r="C143" t="s">
+        <v>226</v>
+      </c>
+      <c r="D143" t="s">
+        <v>281</v>
+      </c>
+      <c r="E143" t="s">
+        <v>292</v>
+      </c>
+      <c r="F143">
+        <v>251064</v>
+      </c>
+      <c r="G143">
+        <v>0</v>
+      </c>
+      <c r="H143">
+        <v>2</v>
+      </c>
+      <c r="I143">
+        <v>1</v>
+      </c>
+      <c r="J143" t="s">
+        <v>20</v>
+      </c>
+      <c r="K143" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144">
+        <v>140</v>
+      </c>
+      <c r="B144" t="s">
+        <v>229</v>
+      </c>
+      <c r="C144" t="s">
+        <v>176</v>
+      </c>
+      <c r="D144" t="s">
+        <v>293</v>
+      </c>
+      <c r="E144" t="s">
+        <v>294</v>
+      </c>
+      <c r="F144">
+        <v>1300000</v>
+      </c>
+      <c r="G144">
+        <v>0</v>
+      </c>
+      <c r="H144">
+        <v>1</v>
+      </c>
+      <c r="I144">
+        <v>1</v>
+      </c>
+      <c r="J144" t="s">
+        <v>20</v>
+      </c>
+      <c r="K144" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145">
+        <v>141</v>
+      </c>
+      <c r="B145" t="s">
+        <v>175</v>
+      </c>
+      <c r="C145" t="s">
+        <v>176</v>
+      </c>
+      <c r="D145" t="s">
+        <v>261</v>
+      </c>
+      <c r="E145" t="s">
+        <v>295</v>
+      </c>
+      <c r="F145">
+        <v>100000</v>
+      </c>
+      <c r="G145">
+        <v>0</v>
+      </c>
+      <c r="H145">
+        <v>1</v>
+      </c>
+      <c r="I145">
+        <v>1</v>
+      </c>
+      <c r="J145" t="s">
+        <v>20</v>
+      </c>
+      <c r="K145" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146">
+        <v>142</v>
+      </c>
+      <c r="B146" t="s">
+        <v>183</v>
+      </c>
+      <c r="C146" t="s">
+        <v>83</v>
+      </c>
+      <c r="D146" t="s">
+        <v>296</v>
+      </c>
+      <c r="E146" t="s">
+        <v>253</v>
+      </c>
+      <c r="F146">
+        <v>4211977</v>
+      </c>
+      <c r="G146">
+        <v>0</v>
+      </c>
+      <c r="H146">
+        <v>1</v>
+      </c>
+      <c r="I146">
+        <v>1</v>
+      </c>
+      <c r="J146" t="s">
+        <v>20</v>
+      </c>
+      <c r="K146" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147">
+        <v>143</v>
+      </c>
+      <c r="B147" t="s">
+        <v>188</v>
+      </c>
+      <c r="C147" t="s">
+        <v>176</v>
+      </c>
+      <c r="D147" t="s">
+        <v>248</v>
+      </c>
+      <c r="E147" t="s">
+        <v>297</v>
+      </c>
+      <c r="F147">
+        <v>711707</v>
+      </c>
+      <c r="G147">
+        <v>535559</v>
+      </c>
+      <c r="H147">
+        <v>2</v>
+      </c>
+      <c r="I147">
+        <v>2</v>
+      </c>
+      <c r="J147" t="s">
+        <v>26</v>
+      </c>
+      <c r="K147" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148">
+        <v>144</v>
+      </c>
+      <c r="B148" t="s">
+        <v>188</v>
+      </c>
+      <c r="C148" t="s">
+        <v>176</v>
+      </c>
+      <c r="D148" t="s">
+        <v>298</v>
+      </c>
+      <c r="E148" t="s">
+        <v>299</v>
+      </c>
+      <c r="F148">
+        <v>3500000</v>
+      </c>
+      <c r="G148">
+        <v>2200625</v>
+      </c>
+      <c r="H148">
+        <v>2</v>
+      </c>
+      <c r="I148">
+        <v>2</v>
+      </c>
+      <c r="J148" t="s">
+        <v>26</v>
+      </c>
+      <c r="K148" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149">
+        <v>145</v>
+      </c>
+      <c r="B149" t="s">
+        <v>277</v>
+      </c>
+      <c r="C149" t="s">
+        <v>83</v>
+      </c>
+      <c r="D149" t="s">
+        <v>300</v>
+      </c>
+      <c r="E149" t="s">
+        <v>261</v>
+      </c>
+      <c r="F149">
+        <v>547038</v>
+      </c>
+      <c r="G149">
+        <v>0</v>
+      </c>
+      <c r="H149">
+        <v>1</v>
+      </c>
+      <c r="I149">
+        <v>1</v>
+      </c>
+      <c r="J149" t="s">
+        <v>20</v>
+      </c>
+      <c r="K149" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150">
+        <v>146</v>
+      </c>
+      <c r="B150" t="s">
+        <v>183</v>
+      </c>
+      <c r="C150" t="s">
+        <v>83</v>
+      </c>
+      <c r="D150" t="s">
+        <v>301</v>
+      </c>
+      <c r="E150" t="s">
+        <v>302</v>
+      </c>
+      <c r="F150">
+        <v>7000000</v>
+      </c>
+      <c r="G150">
+        <v>0</v>
+      </c>
+      <c r="H150">
+        <v>1</v>
+      </c>
+      <c r="I150">
+        <v>1</v>
+      </c>
+      <c r="J150" t="s">
+        <v>20</v>
+      </c>
+      <c r="K150" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151">
+        <v>147</v>
+      </c>
+      <c r="B151" t="s">
+        <v>180</v>
+      </c>
+      <c r="C151" t="s">
+        <v>83</v>
+      </c>
+      <c r="D151" t="s">
+        <v>303</v>
+      </c>
+      <c r="E151" t="s">
+        <v>304</v>
+      </c>
+      <c r="F151">
+        <v>200000</v>
+      </c>
+      <c r="G151">
+        <v>0</v>
+      </c>
+      <c r="H151">
+        <v>1</v>
+      </c>
+      <c r="I151">
+        <v>1</v>
+      </c>
+      <c r="J151" t="s">
+        <v>20</v>
+      </c>
+      <c r="K151" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152">
+        <v>148</v>
+      </c>
+      <c r="B152" t="s">
+        <v>180</v>
+      </c>
+      <c r="C152" t="s">
+        <v>83</v>
+      </c>
+      <c r="D152" t="s">
+        <v>225</v>
+      </c>
+      <c r="E152" t="s">
+        <v>305</v>
+      </c>
+      <c r="F152">
+        <v>240000</v>
+      </c>
+      <c r="G152">
+        <v>0</v>
+      </c>
+      <c r="H152">
+        <v>2</v>
+      </c>
+      <c r="I152">
+        <v>1</v>
+      </c>
+      <c r="J152" t="s">
+        <v>20</v>
+      </c>
+      <c r="K152" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153">
+        <v>149</v>
+      </c>
+      <c r="B153" t="s">
+        <v>39</v>
+      </c>
+      <c r="C153" t="s">
+        <v>73</v>
+      </c>
+      <c r="D153" t="s">
+        <v>306</v>
+      </c>
+      <c r="E153" t="s">
+        <v>307</v>
+      </c>
+      <c r="F153">
+        <v>25000000</v>
+      </c>
+      <c r="G153">
+        <v>20600853</v>
+      </c>
+      <c r="H153">
+        <v>1</v>
+      </c>
+      <c r="I153">
+        <v>1</v>
+      </c>
+      <c r="J153" t="s">
+        <v>20</v>
+      </c>
+      <c r="K153" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154">
+        <v>150</v>
+      </c>
+      <c r="B154" t="s">
+        <v>180</v>
+      </c>
+      <c r="C154" t="s">
+        <v>83</v>
+      </c>
+      <c r="D154" t="s">
+        <v>308</v>
+      </c>
+      <c r="E154" t="s">
+        <v>309</v>
+      </c>
+      <c r="F154">
+        <v>377000</v>
+      </c>
+      <c r="G154">
+        <v>0</v>
+      </c>
+      <c r="H154">
+        <v>1</v>
+      </c>
+      <c r="I154">
+        <v>1</v>
+      </c>
+      <c r="J154" t="s">
+        <v>20</v>
+      </c>
+      <c r="K154" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155">
+        <v>151</v>
+      </c>
+      <c r="B155" t="s">
+        <v>183</v>
+      </c>
+      <c r="C155" t="s">
+        <v>83</v>
+      </c>
+      <c r="D155" t="s">
+        <v>310</v>
+      </c>
+      <c r="E155" t="s">
+        <v>311</v>
+      </c>
+      <c r="F155">
+        <v>2090000</v>
+      </c>
+      <c r="G155">
+        <v>1402187</v>
+      </c>
+      <c r="H155">
+        <v>1</v>
+      </c>
+      <c r="I155">
+        <v>1</v>
+      </c>
+      <c r="J155" t="s">
+        <v>20</v>
+      </c>
+      <c r="K155" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156">
+        <v>152</v>
+      </c>
+      <c r="B156" t="s">
+        <v>183</v>
+      </c>
+      <c r="C156" t="s">
+        <v>83</v>
+      </c>
+      <c r="D156" t="s">
+        <v>312</v>
+      </c>
+      <c r="E156" t="s">
+        <v>313</v>
+      </c>
+      <c r="F156">
+        <v>8541413</v>
+      </c>
+      <c r="G156">
+        <v>0</v>
+      </c>
+      <c r="H156">
+        <v>1</v>
+      </c>
+      <c r="I156">
+        <v>1</v>
+      </c>
+      <c r="J156" t="s">
+        <v>20</v>
+      </c>
+      <c r="K156" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157">
+        <v>153</v>
+      </c>
+      <c r="B157" t="s">
+        <v>229</v>
+      </c>
+      <c r="C157" t="s">
+        <v>176</v>
+      </c>
+      <c r="D157" t="s">
+        <v>314</v>
+      </c>
+      <c r="E157" t="s">
+        <v>315</v>
+      </c>
+      <c r="F157">
+        <v>4600000</v>
+      </c>
+      <c r="G157">
+        <v>1150000</v>
+      </c>
+      <c r="H157">
+        <v>1</v>
+      </c>
+      <c r="I157">
+        <v>1</v>
+      </c>
+      <c r="J157" t="s">
+        <v>20</v>
+      </c>
+      <c r="K157" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158">
+        <v>154</v>
+      </c>
+      <c r="B158" t="s">
+        <v>81</v>
+      </c>
+      <c r="C158" t="s">
+        <v>83</v>
+      </c>
+      <c r="D158" t="s">
+        <v>316</v>
+      </c>
+      <c r="E158" t="s">
+        <v>317</v>
+      </c>
+      <c r="F158">
+        <v>17100000</v>
+      </c>
+      <c r="G158">
+        <v>0</v>
+      </c>
+      <c r="H158">
+        <v>2</v>
+      </c>
+      <c r="I158">
+        <v>1</v>
+      </c>
+      <c r="J158" t="s">
+        <v>20</v>
+      </c>
+      <c r="K158" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159">
+        <v>155</v>
+      </c>
+      <c r="B159" t="s">
+        <v>229</v>
+      </c>
+      <c r="C159" t="s">
+        <v>176</v>
+      </c>
+      <c r="D159" t="s">
+        <v>318</v>
+      </c>
+      <c r="E159" t="s">
+        <v>319</v>
+      </c>
+      <c r="F159">
+        <v>4100000</v>
+      </c>
+      <c r="G159">
+        <v>1025000</v>
+      </c>
+      <c r="H159">
+        <v>1</v>
+      </c>
+      <c r="I159">
+        <v>1</v>
+      </c>
+      <c r="J159" t="s">
+        <v>20</v>
+      </c>
+      <c r="K159" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160">
+        <v>156</v>
+      </c>
+      <c r="B160" t="s">
+        <v>229</v>
+      </c>
+      <c r="C160" t="s">
+        <v>176</v>
+      </c>
+      <c r="D160" t="s">
+        <v>320</v>
+      </c>
+      <c r="E160" t="s">
+        <v>321</v>
+      </c>
+      <c r="F160">
+        <v>3000000</v>
+      </c>
+      <c r="G160">
+        <v>750000</v>
+      </c>
+      <c r="H160">
+        <v>1</v>
+      </c>
+      <c r="I160">
+        <v>1</v>
+      </c>
+      <c r="J160" t="s">
+        <v>20</v>
+      </c>
+      <c r="K160" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161">
+        <v>157</v>
+      </c>
+      <c r="B161" t="s">
+        <v>183</v>
+      </c>
+      <c r="C161" t="s">
+        <v>73</v>
+      </c>
+      <c r="D161" t="s">
+        <v>322</v>
+      </c>
+      <c r="E161" t="s">
+        <v>323</v>
+      </c>
+      <c r="F161">
+        <v>1000000</v>
+      </c>
+      <c r="G161">
+        <v>937449</v>
+      </c>
+      <c r="H161">
+        <v>1</v>
+      </c>
+      <c r="I161">
+        <v>1</v>
+      </c>
+      <c r="J161" t="s">
+        <v>20</v>
+      </c>
+      <c r="K161" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162">
+        <v>158</v>
+      </c>
+      <c r="B162" t="s">
+        <v>81</v>
+      </c>
+      <c r="C162" t="s">
+        <v>83</v>
+      </c>
+      <c r="D162" t="s">
+        <v>196</v>
+      </c>
+      <c r="E162" t="s">
+        <v>324</v>
+      </c>
+      <c r="F162">
+        <v>450000</v>
+      </c>
+      <c r="G162">
+        <v>0</v>
+      </c>
+      <c r="H162">
+        <v>1</v>
+      </c>
+      <c r="I162">
+        <v>1</v>
+      </c>
+      <c r="J162" t="s">
+        <v>20</v>
+      </c>
+      <c r="K162" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163">
+        <v>159</v>
+      </c>
+      <c r="B163" t="s">
+        <v>49</v>
+      </c>
+      <c r="C163" t="s">
+        <v>83</v>
+      </c>
+      <c r="D163" t="s">
+        <v>325</v>
+      </c>
+      <c r="E163" t="s">
+        <v>326</v>
+      </c>
+      <c r="F163">
+        <v>763098</v>
+      </c>
+      <c r="G163">
+        <v>0</v>
+      </c>
+      <c r="H163">
+        <v>1</v>
+      </c>
+      <c r="I163">
+        <v>1</v>
+      </c>
+      <c r="J163" t="s">
+        <v>20</v>
+      </c>
+      <c r="K163" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164">
+        <v>160</v>
+      </c>
+      <c r="B164" t="s">
+        <v>180</v>
+      </c>
+      <c r="C164" t="s">
+        <v>83</v>
+      </c>
+      <c r="D164" t="s">
+        <v>295</v>
+      </c>
+      <c r="E164" t="s">
+        <v>327</v>
+      </c>
+      <c r="F164">
+        <v>2439000</v>
+      </c>
+      <c r="G164">
+        <v>418378</v>
+      </c>
+      <c r="H164">
+        <v>2</v>
+      </c>
+      <c r="I164">
+        <v>1</v>
+      </c>
+      <c r="J164" t="s">
+        <v>20</v>
+      </c>
+      <c r="K164" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165">
+        <v>161</v>
+      </c>
+      <c r="B165" t="s">
+        <v>183</v>
+      </c>
+      <c r="C165" t="s">
+        <v>83</v>
+      </c>
+      <c r="D165" t="s">
+        <v>328</v>
+      </c>
+      <c r="E165" t="s">
+        <v>329</v>
+      </c>
+      <c r="F165">
+        <v>4166666</v>
+      </c>
+      <c r="G165">
+        <v>0</v>
+      </c>
+      <c r="H165">
+        <v>1</v>
+      </c>
+      <c r="I165">
+        <v>1</v>
+      </c>
+      <c r="J165" t="s">
+        <v>20</v>
+      </c>
+      <c r="K165" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166">
+        <v>162</v>
+      </c>
+      <c r="B166" t="s">
+        <v>92</v>
+      </c>
+      <c r="C166" t="s">
+        <v>226</v>
+      </c>
+      <c r="D166" t="s">
+        <v>314</v>
+      </c>
+      <c r="E166" t="s">
+        <v>330</v>
+      </c>
+      <c r="F166">
+        <v>320200</v>
+      </c>
+      <c r="G166">
+        <v>222903</v>
+      </c>
+      <c r="H166">
+        <v>1</v>
+      </c>
+      <c r="I166">
+        <v>1</v>
+      </c>
+      <c r="J166" t="s">
+        <v>20</v>
+      </c>
+      <c r="K166" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11">
+      <c r="A167">
+        <v>163</v>
+      </c>
+      <c r="B167" t="s">
+        <v>331</v>
+      </c>
+      <c r="C167" t="s">
+        <v>73</v>
+      </c>
+      <c r="D167" t="s">
+        <v>209</v>
+      </c>
+      <c r="E167" t="s">
+        <v>210</v>
+      </c>
+      <c r="F167">
+        <v>300000000</v>
+      </c>
+      <c r="G167">
+        <v>0</v>
+      </c>
+      <c r="H167">
+        <v>1</v>
+      </c>
+      <c r="I167">
+        <v>1</v>
+      </c>
+      <c r="J167" t="s">
+        <v>20</v>
+      </c>
+      <c r="K167" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11">
+      <c r="A168">
+        <v>164</v>
+      </c>
+      <c r="B168" t="s">
+        <v>183</v>
+      </c>
+      <c r="C168" t="s">
+        <v>83</v>
+      </c>
+      <c r="D168" t="s">
+        <v>252</v>
+      </c>
+      <c r="E168" t="s">
+        <v>253</v>
+      </c>
+      <c r="F168">
+        <v>25000000</v>
+      </c>
+      <c r="G168">
+        <v>0</v>
+      </c>
+      <c r="H168">
+        <v>1</v>
+      </c>
+      <c r="I168">
+        <v>1</v>
+      </c>
+      <c r="J168" t="s">
+        <v>20</v>
+      </c>
+      <c r="K168" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11">
+      <c r="A169">
+        <v>165</v>
+      </c>
+      <c r="B169" t="s">
+        <v>49</v>
+      </c>
+      <c r="C169" t="s">
+        <v>83</v>
+      </c>
+      <c r="D169" t="s">
+        <v>333</v>
+      </c>
+      <c r="E169" t="s">
+        <v>334</v>
+      </c>
+      <c r="F169">
+        <v>6888886</v>
+      </c>
+      <c r="G169">
+        <v>1179897</v>
+      </c>
+      <c r="H169">
+        <v>2</v>
+      </c>
+      <c r="I169">
+        <v>2</v>
+      </c>
+      <c r="J169" t="s">
+        <v>26</v>
+      </c>
+      <c r="K169" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11">
+      <c r="A170">
+        <v>166</v>
+      </c>
+      <c r="B170" t="s">
+        <v>78</v>
+      </c>
+      <c r="C170" t="s">
+        <v>57</v>
+      </c>
+      <c r="D170" t="s">
+        <v>242</v>
+      </c>
+      <c r="E170" t="s">
+        <v>335</v>
+      </c>
+      <c r="F170">
+        <v>6462</v>
+      </c>
+      <c r="G170">
+        <v>6462</v>
+      </c>
+      <c r="H170">
+        <v>1</v>
+      </c>
+      <c r="I170">
+        <v>1</v>
+      </c>
+      <c r="J170" t="s">
+        <v>20</v>
+      </c>
+      <c r="K170" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171">
+        <v>167</v>
+      </c>
+      <c r="B171" t="s">
+        <v>336</v>
+      </c>
+      <c r="C171" t="s">
+        <v>57</v>
+      </c>
+      <c r="D171" t="s">
+        <v>337</v>
+      </c>
+      <c r="E171" t="s">
+        <v>288</v>
+      </c>
+      <c r="F171">
+        <v>151589</v>
+      </c>
+      <c r="G171">
+        <v>0</v>
+      </c>
+      <c r="H171">
+        <v>1</v>
+      </c>
+      <c r="I171">
+        <v>1</v>
+      </c>
+      <c r="J171" t="s">
+        <v>20</v>
+      </c>
+      <c r="K171" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172">
+        <v>168</v>
+      </c>
+      <c r="B172" t="s">
+        <v>116</v>
+      </c>
+      <c r="C172" t="s">
+        <v>23</v>
+      </c>
+      <c r="D172" t="s">
+        <v>266</v>
+      </c>
+      <c r="E172" t="s">
+        <v>267</v>
+      </c>
+      <c r="F172">
+        <v>20000000</v>
+      </c>
+      <c r="G172">
+        <v>9165746</v>
+      </c>
+      <c r="H172">
+        <v>1</v>
+      </c>
+      <c r="I172">
+        <v>1</v>
+      </c>
+      <c r="J172" t="s">
+        <v>20</v>
+      </c>
+      <c r="K172" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173">
+        <v>169</v>
+      </c>
+      <c r="B173" t="s">
+        <v>338</v>
+      </c>
+      <c r="C173" t="s">
+        <v>57</v>
+      </c>
+      <c r="D173" t="s">
+        <v>339</v>
+      </c>
+      <c r="E173" t="s">
+        <v>236</v>
+      </c>
+      <c r="F173">
+        <v>19158354</v>
+      </c>
+      <c r="G173">
+        <v>19277756</v>
+      </c>
+      <c r="H173">
+        <v>1</v>
+      </c>
+      <c r="I173">
+        <v>1</v>
+      </c>
+      <c r="J173" t="s">
+        <v>20</v>
+      </c>
+      <c r="K173" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174">
+        <v>170</v>
+      </c>
+      <c r="B174" t="s">
+        <v>183</v>
+      </c>
+      <c r="C174" t="s">
+        <v>83</v>
+      </c>
+      <c r="D174" t="s">
+        <v>340</v>
+      </c>
+      <c r="E174" t="s">
+        <v>341</v>
+      </c>
+      <c r="F174">
+        <v>3105000</v>
+      </c>
+      <c r="G174">
+        <v>1905311</v>
+      </c>
+      <c r="H174">
+        <v>1</v>
+      </c>
+      <c r="I174">
+        <v>1</v>
+      </c>
+      <c r="J174" t="s">
+        <v>20</v>
+      </c>
+      <c r="K174" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175">
+        <v>171</v>
+      </c>
+      <c r="B175" t="s">
+        <v>342</v>
+      </c>
+      <c r="C175" t="s">
+        <v>226</v>
+      </c>
+      <c r="D175" t="s">
+        <v>343</v>
+      </c>
+      <c r="E175" t="s">
+        <v>344</v>
+      </c>
+      <c r="F175">
+        <v>315600</v>
+      </c>
+      <c r="G175">
+        <v>268825</v>
+      </c>
+      <c r="H175">
+        <v>1</v>
+      </c>
+      <c r="I175">
+        <v>1</v>
+      </c>
+      <c r="J175" t="s">
+        <v>20</v>
+      </c>
+      <c r="K175" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176">
+        <v>172</v>
+      </c>
+      <c r="B176" t="s">
+        <v>92</v>
+      </c>
+      <c r="C176" t="s">
+        <v>226</v>
+      </c>
+      <c r="D176" t="s">
+        <v>345</v>
+      </c>
+      <c r="E176" t="s">
+        <v>346</v>
+      </c>
+      <c r="F176">
+        <v>128265</v>
+      </c>
+      <c r="G176">
+        <v>0</v>
+      </c>
+      <c r="H176">
+        <v>1</v>
+      </c>
+      <c r="I176">
+        <v>1</v>
+      </c>
+      <c r="J176" t="s">
+        <v>20</v>
+      </c>
+      <c r="K176" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177">
+        <v>173</v>
+      </c>
+      <c r="B177" t="s">
+        <v>284</v>
+      </c>
+      <c r="C177" t="s">
+        <v>347</v>
+      </c>
+      <c r="D177" t="s">
+        <v>348</v>
+      </c>
+      <c r="E177" t="s">
+        <v>349</v>
+      </c>
+      <c r="F177">
+        <v>333170</v>
+      </c>
+      <c r="G177">
+        <v>0</v>
+      </c>
+      <c r="H177">
+        <v>1</v>
+      </c>
+      <c r="I177">
+        <v>1</v>
+      </c>
+      <c r="J177" t="s">
+        <v>20</v>
+      </c>
+      <c r="K177" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178">
+        <v>174</v>
+      </c>
+      <c r="B178" t="s">
+        <v>234</v>
+      </c>
+      <c r="C178" t="s">
+        <v>23</v>
+      </c>
+      <c r="D178" t="s">
+        <v>245</v>
+      </c>
+      <c r="E178" t="s">
+        <v>350</v>
+      </c>
+      <c r="F178">
+        <v>15000000</v>
+      </c>
+      <c r="G178">
+        <v>14048061</v>
+      </c>
+      <c r="H178">
+        <v>1</v>
+      </c>
+      <c r="I178">
+        <v>1</v>
+      </c>
+      <c r="J178" t="s">
+        <v>20</v>
+      </c>
+      <c r="K178" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11">
+      <c r="A179">
+        <v>175</v>
+      </c>
+      <c r="B179" t="s">
+        <v>351</v>
+      </c>
+      <c r="C179" t="s">
+        <v>226</v>
+      </c>
+      <c r="D179" t="s">
+        <v>352</v>
+      </c>
+      <c r="E179" t="s">
+        <v>353</v>
+      </c>
+      <c r="F179">
+        <v>7500000</v>
+      </c>
+      <c r="G179">
+        <v>0</v>
+      </c>
+      <c r="H179">
+        <v>1</v>
+      </c>
+      <c r="I179">
+        <v>1</v>
+      </c>
+      <c r="J179" t="s">
+        <v>20</v>
+      </c>
+      <c r="K179" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">